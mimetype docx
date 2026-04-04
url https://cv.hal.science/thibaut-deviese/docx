--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Devièse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Aix Marseille University (CEREGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0495-7398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137353596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-2418-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining near-infrared spectroscopy for collagen quantification: A new predictive model for archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 185, pp.106448. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective cannibalism in the Late Pleistocene of Northern Europe reveals Neandertals were targeted prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Bossoms Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40741. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling reveals first evidence of fumigating drug plant Peganum harmala in Iron Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abualhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Giddings Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.720. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in supercritical fluid chromatography for lipid analysis and purification – A review of the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.106638. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct hydroxyproline radiocarbon dating of the Lapedo child (Abrigo do Lagar Velho, Leiria, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan Linscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidália Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Zilhão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (10), eadp5769. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adp5769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.103471. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular characterization of 3500-year-old ancient Egyptian mummification balms from the Valley of the Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loeben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12477. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39393-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.04.10.536015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE AMINO ACID RADIOCARBON DATING OF TWO NEANDERTHALS FOUND AT ŠAL’A (SLOVAKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Šefčáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2021.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic insights into the social organization of Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peyrégne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaratan Popli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo N. M. Iasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 610, pp.519-525. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05283-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes of Ancient Egyptian kohls more diverse than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic-Confucian Mortuary Practices in a Rural Manchurian Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongwei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.563-593. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41636-022-00330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPLY TO VAN PEER: Direct radiocarbon dating and ancient genomicanalysis reveal the true age of the Neanderthals at Spy Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (26), pp.e2107116118. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107116118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six centuries of adaptation to a challenging island environment: AMS 14C dating and stable isotopic analysis of pre-Columbian human remains from the Bahamian archipelago reveal dietary trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106780. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Europe’s “Transitional Industry”?: Deconstructing the Early Streletskian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut DEVIÈSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome sequence from a modern human skull over 45,000 years old from Zlatý kůň in Czechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01443-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the timing of Neanderthal disappearance in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (12), pp.e2022466118. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2022466118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the last Middle Palaeolithic of the Crimean Peninsula: New hydroxyproline AMS dates from the site of Kabazi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Uthmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.102996. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into ceramic use in prehistoric Northwest China obtained from residue analysis: a pilot study on the Andersson Collection at the Museum of Far Eastern Antiquities, Stockholm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of Peru Balsam reveals active ingredients responsible for its pharmaceutical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mattonai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1753056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisovan ancestry and population history of early East Asians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byambaa Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Birch bark tar in early Medieval England – Continuity of tradition or technological revival?” [J. Archaeol. Sci. Rep. 29 (2020) 102118]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102238. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar in early Medieval England – Continuity of tradition or technological revival?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102118. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photogrammetry to radiocarbon dating; investigating hafting adhesives on stone tools using a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102664. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals diet-derived plant polyphenols accumulate in physiological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Whitham-Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trentacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44390-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and extinction of the giant rhinoceros Elasmotherium sibiricum sheds light on late Quaternary megafaunal extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieren J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes van Der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Kuitems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0722-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of supercritical fluid extraction for the decontamination of archaeological bones prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (20), pp.6128-6135. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an00859d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating and mitochondrial DNA analysis of the Pleistocene hominin from Salkhit Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonbok Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Shunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7741), pp.640+. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0870-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data for the Early Upper Paleolithic of Kostenki (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.21-40. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Fluids for Higher Extraction Yields of Lipids from Archeological Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent John Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2420-2424. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b04913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen content variation in archaeological bone and its implications for stable isotope analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Caparrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human dispersals within the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Moreno-Mayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Barros Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6419), </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Aurignacian engraving from Abri Blanchard, France: Implications for understanding Aurignacian graphic expression in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the chronology of the archaeological site of Anzick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Becerra-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Anzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (27), pp.7000-7003. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803624115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for compound-specific radiocarbon analysis of archaeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and Untargeted Metabolite Profiling of the Ethnobotanical Martynia annua L. Identifies Bioactive Compounds with Medicinal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Muazzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (02), pp.e68-e78. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0754-5916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing accuracy for the radiocarbon dating of sites occupied by the first Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crista Wathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Gakuhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of Neanderthal remains from the site of Vindija Cave and implications for the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Karavanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Korlevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (40), pp.10606-10611. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1709235114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific analysis of a preserved head of hair at Romsey Abbey, UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.265-271. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach using FTIR, GC/MS and Py-GC/MS revealed early evidence of embalming practices in Roman catacomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (6363), pp.659-662. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kostenki 18 child burial and the cultural and funerary landscape of Mid Upper Palaeolithic European Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (360), pp.1435-1450. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Week – Hogarth’s Marriage a-la-Mode No. 3 (The Inspection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Draycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 297 (7893)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Eternity: Pre-Columbian workbaskets as textile production toolkits and grave offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.65--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological insights into madder pigment production in antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.13--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round robin exercise in archaeometry: analysis of a blind sample reproducing a seventeenth century pharmaceutical ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pyrolysis with in situ thermally assisted derivatisation, Py(HMDS)-GC/MS, for the chemical characterization of archaeological birch bark tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bacchiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First chemical evidence of royal purple as a material used for funeral treatment discovered in a Gallo–Roman burial (Naintré, France, third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401, pp.1739. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGMS analysis of archaeological bone from burials of the late Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Guerbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.811-813. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-009-0497-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treu Head’: a case study in Roman sculptural polychromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Opper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.39--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copal ou encens? Vers une meilleure compréhension des routes commerciales des résines au Yémen pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.144--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient Yemeni commercial routes during the Middle-Ages using structural characterisation of terpenoid resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.668-695. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00372.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trelohan-Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to isotopic and ‘omic’ studies of dental remains: interests, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements and Late Neanderthal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Human Evolution, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9 – 9th International symposium on biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCE OF POTTERY IN THE NENJIANG RIVER BASIN (NORTHEAST CHINA) DURING THE EARLY NEOLITHIC: UNDERSTANDING THEIR USE THROUGH RESIDUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrée Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of supercritical fluids in archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2021 – 18th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.236, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2021.iss1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Bones: a direct comparison of FTIR-ATR, whole bone percent nitrogen, and NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sponheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Lazagabaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Marom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal sex determination by proteomics, a valuable prospect in bioarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic and geographic diversity of the femoral structure in Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques supercritiques en archéologie (poster n°44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative HPLC Separation of Underivatized Amino Acids for Isotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acid Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-83, 2019, 978-1-4939-9639-1. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9639-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines végétales de type copal et encens : caractérisation, exploitation et circuits commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rougeulle, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.395-416, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), rapport de fouille programmée triennale 2016-2018, rapport final 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation dynamique de l’évolution intraindividuelle des δ 15N, δ 13C, δ 34S de 5 individus columnatiens, capsiens et néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L. Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painted Parthian stuccoes from southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Kirby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.209--220, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric characterisation of European fossil resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Devièse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Aix Marseille University (CEREGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0495-7398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137353596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-2418-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining near-infrared spectroscopy for collagen quantification: A new predictive model for archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 185, pp.106448. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in supercritical fluid chromatography for lipid analysis and purification – A review of the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.106638. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling reveals first evidence of fumigating drug plant Peganum harmala in Iron Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abualhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Giddings Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.720. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective cannibalism in the Late Pleistocene of Northern Europe reveals Neandertals were targeted prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Bossoms Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40741. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct hydroxyproline radiocarbon dating of the Lapedo child (Abrigo do Lagar Velho, Leiria, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan Linscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidália Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Zilhão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (10), eadp5769. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adp5769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.103471. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular characterization of 3500-year-old ancient Egyptian mummification balms from the Valley of the Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loeben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12477. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39393-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE AMINO ACID RADIOCARBON DATING OF TWO NEANDERTHALS FOUND AT ŠAL’A (SLOVAKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Šefčáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2021.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes of Ancient Egyptian kohls more diverse than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic insights into the social organization of Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peyrégne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaratan Popli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo N. M. Iasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 610, pp.519-525. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05283-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic-Confucian Mortuary Practices in a Rural Manchurian Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongwei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.563-593. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41636-022-00330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPLY TO VAN PEER: Direct radiocarbon dating and ancient genomicanalysis reveal the true age of the Neanderthals at Spy Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (26), pp.e2107116118. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107116118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six centuries of adaptation to a challenging island environment: AMS 14C dating and stable isotopic analysis of pre-Columbian human remains from the Bahamian archipelago reveal dietary trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106780. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Europe’s “Transitional Industry”?: Deconstructing the Early Streletskian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut DEVIÈSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the timing of Neanderthal disappearance in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (12), pp.e2022466118. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2022466118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome sequence from a modern human skull over 45,000 years old from Zlatý kůň in Czechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01443-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the last Middle Palaeolithic of the Crimean Peninsula: New hydroxyproline AMS dates from the site of Kabazi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Uthmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.102996. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into ceramic use in prehistoric Northwest China obtained from residue analysis: a pilot study on the Andersson Collection at the Museum of Far Eastern Antiquities, Stockholm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of Peru Balsam reveals active ingredients responsible for its pharmaceutical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mattonai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1753056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisovan ancestry and population history of early East Asians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byambaa Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Birch bark tar in early Medieval England – Continuity of tradition or technological revival?” [J. Archaeol. Sci. Rep. 29 (2020) 102118]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102238. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar in early Medieval England – Continuity of tradition or technological revival?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photogrammetry to radiocarbon dating; investigating hafting adhesives on stone tools using a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102664. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals diet-derived plant polyphenols accumulate in physiological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Whitham-Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trentacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44390-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating and mitochondrial DNA analysis of the Pleistocene hominin from Salkhit Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonbok Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of supercritical fluid extraction for the decontamination of archaeological bones prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (20), pp.6128-6135. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an00859d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and extinction of the giant rhinoceros Elasmotherium sibiricum sheds light on late Quaternary megafaunal extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieren J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes van Der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Kuitems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0722-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data for the Early Upper Paleolithic of Kostenki (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.21-40. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Shunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7741), pp.640+. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0870-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Fluids for Higher Extraction Yields of Lipids from Archeological Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent John Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2420-2424. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b04913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the chronology of the archaeological site of Anzick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Becerra-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Anzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (27), pp.7000-7003. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803624115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen content variation in archaeological bone and its implications for stable isotope analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Caparrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human dispersals within the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Moreno-Mayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Barros Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6419), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Aurignacian engraving from Abri Blanchard, France: Implications for understanding Aurignacian graphic expression in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for compound-specific radiocarbon analysis of archaeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and Untargeted Metabolite Profiling of the Ethnobotanical Martynia annua L. Identifies Bioactive Compounds with Medicinal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Muazzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (02), pp.e68-e78. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0754-5916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing accuracy for the radiocarbon dating of sites occupied by the first Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crista Wathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Gakuhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific analysis of a preserved head of hair at Romsey Abbey, UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.265-271. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of Neanderthal remains from the site of Vindija Cave and implications for the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Karavanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Korlevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (40), pp.10606-10611. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1709235114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach using FTIR, GC/MS and Py-GC/MS revealed early evidence of embalming practices in Roman catacomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (6363), pp.659-662. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kostenki 18 child burial and the cultural and funerary landscape of Mid Upper Palaeolithic European Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (360), pp.1435-1450. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Week – Hogarth’s Marriage a-la-Mode No. 3 (The Inspection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Draycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 297 (7893)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Eternity: Pre-Columbian workbaskets as textile production toolkits and grave offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.65--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological insights into madder pigment production in antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.13--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round robin exercise in archaeometry: analysis of a blind sample reproducing a seventeenth century pharmaceutical ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pyrolysis with in situ thermally assisted derivatisation, Py(HMDS)-GC/MS, for the chemical characterization of archaeological birch bark tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bacchiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First chemical evidence of royal purple as a material used for funeral treatment discovered in a Gallo–Roman burial (Naintré, France, third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401, pp.1739. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGMS analysis of archaeological bone from burials of the late Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Guerbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.811-813. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-009-0497-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treu Head’: a case study in Roman sculptural polychromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Opper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.39--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copal ou encens? Vers une meilleure compréhension des routes commerciales des résines au Yémen pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.144--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient Yemeni commercial routes during the Middle-Ages using structural characterisation of terpenoid resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.668-695. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00372.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trelohan-Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to isotopic and ‘omic’ studies of dental remains: interests, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements and Late Neanderthal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Human Evolution, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9 – 9th International symposium on biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCE OF POTTERY IN THE NENJIANG RIVER BASIN (NORTHEAST CHINA) DURING THE EARLY NEOLITHIC: UNDERSTANDING THEIR USE THROUGH RESIDUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrée Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.236, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2021.iss1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of supercritical fluids in archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2021 – 18th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Bones: a direct comparison of FTIR-ATR, whole bone percent nitrogen, and NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sponheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Lazagabaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Marom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic and geographic diversity of the femoral structure in Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal sex determination by proteomics, a valuable prospect in bioarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques supercritiques en archéologie (poster n°44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative HPLC Separation of Underivatized Amino Acids for Isotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acid Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-83, 2019, 978-1-4939-9639-1. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9639-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines végétales de type copal et encens : caractérisation, exploitation et circuits commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rougeulle, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.395-416, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), rapport de fouille programmée triennale 2016-2018, rapport final 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation dynamique de l’évolution intraindividuelle des δ 15N, δ 13C, δ 34S de 5 individus columnatiens, capsiens et néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L. Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painted Parthian stuccoes from southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Kirby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.209--220, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric characterisation of European fossil resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="039FE5C2"/>
+    <w:nsid w:val="AFF3F73D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-deviese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0495-7398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137353596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-2418-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ryder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Celis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Luciani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abualhassan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giddings Vass&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08096-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106638" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Linscott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia Duarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp5769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Groote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeben" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vass&#227;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39393-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.10.536015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025857v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hopkins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Comeskey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2021.113" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurits Skov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Popli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo N. M. Iasi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05283-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marabel Riesmeier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keute" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Ashley Veall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stevenson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08669-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abrams" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107116118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196690v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106780" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dinnis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessudnov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynolds" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut DEVI&#200;SE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00076-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03192787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Pr&#252;fer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stoessel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01443-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022466118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comeskey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Uthmeier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102996" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattonai" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu Shen Wong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Betts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1753056" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byambaa Gunchinsuren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc1166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196718v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stacey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Brunning" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortimer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102238" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102118" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cameron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102664" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alldritt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Whitham-Agut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sipin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Studholme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trentacoste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44390-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosintsev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kuitems" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0722-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207783v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Querci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00859d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonbok Yi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08018-8" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Slon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Shunkov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0870-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Dinnis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Bessudnov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Pate" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.11.012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent John Hare" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hommel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b04913" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265407v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Jacob" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.02.019" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207789v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Barros Damgaard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Fuente" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav2621" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.063" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8B8HZ3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207791v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerra-Valdivia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Waters" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Stafford" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Anzick" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803624115" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207792v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8047" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207851v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Muazzam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harvey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0754-5916" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207790v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crista Wathen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207796v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Karavanic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Kubiak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709235114" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207798v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Green" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.052" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207794v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Bessudnov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.150" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Draycott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207944v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Price" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Higgitt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcewan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sillar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207945v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daniels" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207799v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Colombini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Modugno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gamberini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraldi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5105-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bacchiocchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perla Colombini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.02.011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J920BZK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194074v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Baraldi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5217-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505A58B2AF51788B7D55B4841B34097744FECA02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207801v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Stuart" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guerbois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0497-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2PG3SP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207947v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Opper" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207948v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469925v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00372.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVVDSCLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253818v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543798v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543835v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543766v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543810v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207782v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Ryder" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sponheimer" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shokry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Lazagabaster" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Marom" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207785v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ramsey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778628v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369931v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207825v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tripp" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9639-1_7" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783812v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salque" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Le" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888882v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207946v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ambers" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kirby" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027144v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocchi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-deviese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0495-7398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137353596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-2418-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ryder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Celis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106638" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Luciani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abualhassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giddings Vass&#227;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08096-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Linscott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia Duarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp5769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Groote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeben" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vass&#227;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39393-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hopkins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Comeskey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2021.113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marabel Riesmeier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keute" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Ashley Veall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stevenson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08669-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurits Skov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Popli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo N. M. Iasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05283-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abrams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107116118" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106780" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dinnis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessudnov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynolds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut DEVI&#200;SE" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00076-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022466118" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03192787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Pr&#252;fer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stoessel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01443-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comeskey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Uthmeier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102996" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattonai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu Shen Wong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Betts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1753056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byambaa Gunchinsuren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc1166" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196718v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stacey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Brunning" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cameron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102664" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alldritt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Whitham-Agut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sipin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Studholme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trentacoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44390-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonbok Yi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08018-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Querci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00859d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosintsev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kuitems" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0722-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Dinnis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Bessudnov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Pate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.11.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Slon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Shunkov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0870-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent John Hare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hommel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b04913" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerra-Valdivia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Waters" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Stafford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Anzick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803624115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265407v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Jacob" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.02.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Barros Damgaard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Fuente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav2621" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8B8HZ3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8047" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Muazzam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harvey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0754-5916" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crista Wathen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Green" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.052" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Karavanic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Kubiak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709235114" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Bessudnov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.150" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026655v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Draycott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Price" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Higgitt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcewan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sillar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daniels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Colombini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Modugno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gamberini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraldi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5105-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bacchiocchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perla Colombini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J920BZK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Baraldi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5217-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505A58B2AF51788B7D55B4841B34097744FECA02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207801v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Stuart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guerbois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0497-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2PG3SP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Opper" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207948v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00372.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVVDSCLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369949v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253818v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543798v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543835v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543810v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543766v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Ryder" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sponheimer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shokry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Lazagabaster" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Marom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207785v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ramsey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369931v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207825v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tripp" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9639-1_7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salque" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Le" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888882v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207946v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ambers" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kirby" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>