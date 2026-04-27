--- v1 (2026-04-04)
+++ v2 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Devièse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Aix Marseille University (CEREGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0495-7398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137353596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-2418-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining near-infrared spectroscopy for collagen quantification: A new predictive model for archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 185, pp.106448. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in supercritical fluid chromatography for lipid analysis and purification – A review of the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.106638. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling reveals first evidence of fumigating drug plant Peganum harmala in Iron Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abualhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Giddings Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.720. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective cannibalism in the Late Pleistocene of Northern Europe reveals Neandertals were targeted prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Bossoms Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40741. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct hydroxyproline radiocarbon dating of the Lapedo child (Abrigo do Lagar Velho, Leiria, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan Linscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidália Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Zilhão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (10), eadp5769. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adp5769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.103471. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular characterization of 3500-year-old ancient Egyptian mummification balms from the Valley of the Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loeben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12477. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39393-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE AMINO ACID RADIOCARBON DATING OF TWO NEANDERTHALS FOUND AT ŠAL’A (SLOVAKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Šefčáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2021.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes of Ancient Egyptian kohls more diverse than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic insights into the social organization of Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peyrégne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaratan Popli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo N. M. Iasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 610, pp.519-525. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05283-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic-Confucian Mortuary Practices in a Rural Manchurian Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongwei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.563-593. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41636-022-00330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPLY TO VAN PEER: Direct radiocarbon dating and ancient genomicanalysis reveal the true age of the Neanderthals at Spy Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (26), pp.e2107116118. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107116118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six centuries of adaptation to a challenging island environment: AMS 14C dating and stable isotopic analysis of pre-Columbian human remains from the Bahamian archipelago reveal dietary trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106780. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Europe’s “Transitional Industry”?: Deconstructing the Early Streletskian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut DEVIÈSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the timing of Neanderthal disappearance in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (12), pp.e2022466118. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2022466118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome sequence from a modern human skull over 45,000 years old from Zlatý kůň in Czechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01443-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the last Middle Palaeolithic of the Crimean Peninsula: New hydroxyproline AMS dates from the site of Kabazi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Uthmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.102996. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into ceramic use in prehistoric Northwest China obtained from residue analysis: a pilot study on the Andersson Collection at the Museum of Far Eastern Antiquities, Stockholm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of Peru Balsam reveals active ingredients responsible for its pharmaceutical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mattonai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1753056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisovan ancestry and population history of early East Asians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byambaa Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Birch bark tar in early Medieval England – Continuity of tradition or technological revival?” [J. Archaeol. Sci. Rep. 29 (2020) 102118]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102238. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar in early Medieval England – Continuity of tradition or technological revival?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photogrammetry to radiocarbon dating; investigating hafting adhesives on stone tools using a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102664. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals diet-derived plant polyphenols accumulate in physiological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Whitham-Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trentacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44390-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating and mitochondrial DNA analysis of the Pleistocene hominin from Salkhit Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonbok Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of supercritical fluid extraction for the decontamination of archaeological bones prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (20), pp.6128-6135. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an00859d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and extinction of the giant rhinoceros Elasmotherium sibiricum sheds light on late Quaternary megafaunal extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieren J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes van Der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Kuitems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0722-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data for the Early Upper Paleolithic of Kostenki (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.21-40. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Shunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7741), pp.640+. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0870-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Fluids for Higher Extraction Yields of Lipids from Archeological Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent John Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2420-2424. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b04913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the chronology of the archaeological site of Anzick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Becerra-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Anzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (27), pp.7000-7003. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803624115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen content variation in archaeological bone and its implications for stable isotope analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Caparrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human dispersals within the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Moreno-Mayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Barros Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6419), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Aurignacian engraving from Abri Blanchard, France: Implications for understanding Aurignacian graphic expression in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for compound-specific radiocarbon analysis of archaeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and Untargeted Metabolite Profiling of the Ethnobotanical Martynia annua L. Identifies Bioactive Compounds with Medicinal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Muazzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (02), pp.e68-e78. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0754-5916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing accuracy for the radiocarbon dating of sites occupied by the first Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crista Wathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Gakuhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific analysis of a preserved head of hair at Romsey Abbey, UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.265-271. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of Neanderthal remains from the site of Vindija Cave and implications for the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Karavanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Korlevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (40), pp.10606-10611. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1709235114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach using FTIR, GC/MS and Py-GC/MS revealed early evidence of embalming practices in Roman catacomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (6363), pp.659-662. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kostenki 18 child burial and the cultural and funerary landscape of Mid Upper Palaeolithic European Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (360), pp.1435-1450. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Week – Hogarth’s Marriage a-la-Mode No. 3 (The Inspection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Draycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 297 (7893)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Eternity: Pre-Columbian workbaskets as textile production toolkits and grave offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.65--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological insights into madder pigment production in antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.13--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round robin exercise in archaeometry: analysis of a blind sample reproducing a seventeenth century pharmaceutical ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pyrolysis with in situ thermally assisted derivatisation, Py(HMDS)-GC/MS, for the chemical characterization of archaeological birch bark tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bacchiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First chemical evidence of royal purple as a material used for funeral treatment discovered in a Gallo–Roman burial (Naintré, France, third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401, pp.1739. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGMS analysis of archaeological bone from burials of the late Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Guerbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.811-813. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-009-0497-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treu Head’: a case study in Roman sculptural polychromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Opper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.39--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copal ou encens? Vers une meilleure compréhension des routes commerciales des résines au Yémen pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.144--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient Yemeni commercial routes during the Middle-Ages using structural characterisation of terpenoid resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.668-695. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00372.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trelohan-Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to isotopic and ‘omic’ studies of dental remains: interests, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements and Late Neanderthal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Human Evolution, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9 – 9th International symposium on biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCE OF POTTERY IN THE NENJIANG RIVER BASIN (NORTHEAST CHINA) DURING THE EARLY NEOLITHIC: UNDERSTANDING THEIR USE THROUGH RESIDUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrée Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.236, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2021.iss1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of supercritical fluids in archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2021 – 18th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Bones: a direct comparison of FTIR-ATR, whole bone percent nitrogen, and NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sponheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Lazagabaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Marom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic and geographic diversity of the femoral structure in Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal sex determination by proteomics, a valuable prospect in bioarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques supercritiques en archéologie (poster n°44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative HPLC Separation of Underivatized Amino Acids for Isotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acid Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-83, 2019, 978-1-4939-9639-1. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9639-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines végétales de type copal et encens : caractérisation, exploitation et circuits commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rougeulle, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.395-416, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), rapport de fouille programmée triennale 2016-2018, rapport final 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation dynamique de l’évolution intraindividuelle des δ 15N, δ 13C, δ 34S de 5 individus columnatiens, capsiens et néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L. Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painted Parthian stuccoes from southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Kirby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.209--220, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric characterisation of European fossil resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Devièse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Aix Marseille University (CEREGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0495-7398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137353596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-2418-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining near-infrared spectroscopy for collagen quantification: A new predictive model for archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 185, pp.106448. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective cannibalism in the Late Pleistocene of Northern Europe reveals Neandertals were targeted prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Bossoms Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40741. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in supercritical fluid chromatography for lipid analysis and purification – A review of the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.106638. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling reveals first evidence of fumigating drug plant Peganum harmala in Iron Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abualhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Giddings Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.720. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct hydroxyproline radiocarbon dating of the Lapedo child (Abrigo do Lagar Velho, Leiria, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan Linscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidália Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Zilhão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (10), eadp5769. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adp5769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.103471. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular characterization of 3500-year-old ancient Egyptian mummification balms from the Valley of the Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loeben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12477. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39393-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic insights into the social organization of Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peyrégne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaratan Popli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo N. M. Iasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 610, pp.519-525. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05283-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes of Ancient Egyptian kohls more diverse than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic-Confucian Mortuary Practices in a Rural Manchurian Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongwei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.563-593. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41636-022-00330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE AMINO ACID RADIOCARBON DATING OF TWO NEANDERTHALS FOUND AT ŠAL’A (SLOVAKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Šefčáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2021.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six centuries of adaptation to a challenging island environment: AMS 14C dating and stable isotopic analysis of pre-Columbian human remains from the Bahamian archipelago reveal dietary trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106780. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPLY TO VAN PEER: Direct radiocarbon dating and ancient genomicanalysis reveal the true age of the Neanderthals at Spy Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (26), pp.e2107116118. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107116118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Europe’s “Transitional Industry”?: Deconstructing the Early Streletskian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut DEVIÈSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome sequence from a modern human skull over 45,000 years old from Zlatý kůň in Czechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01443-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the timing of Neanderthal disappearance in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (12), pp.e2022466118. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2022466118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the last Middle Palaeolithic of the Crimean Peninsula: New hydroxyproline AMS dates from the site of Kabazi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Uthmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.102996. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into ceramic use in prehistoric Northwest China obtained from residue analysis: a pilot study on the Andersson Collection at the Museum of Far Eastern Antiquities, Stockholm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisovan ancestry and population history of early East Asians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byambaa Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Birch bark tar in early Medieval England – Continuity of tradition or technological revival?” [J. Archaeol. Sci. Rep. 29 (2020) 102118]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102238. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar in early Medieval England – Continuity of tradition or technological revival?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102118. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photogrammetry to radiocarbon dating; investigating hafting adhesives on stone tools using a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102664. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of Peru Balsam reveals active ingredients responsible for its pharmaceutical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mattonai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1753056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating and mitochondrial DNA analysis of the Pleistocene hominin from Salkhit Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonbok Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and extinction of the giant rhinoceros Elasmotherium sibiricum sheds light on late Quaternary megafaunal extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieren J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes van Der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Kuitems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0722-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of supercritical fluid extraction for the decontamination of archaeological bones prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (20), pp.6128-6135. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an00859d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Shunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7741), pp.640+. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0870-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data for the Early Upper Paleolithic of Kostenki (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.21-40. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals diet-derived plant polyphenols accumulate in physiological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Whitham-Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trentacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44390-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human dispersals within the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Moreno-Mayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Barros Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6419), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Aurignacian engraving from Abri Blanchard, France: Implications for understanding Aurignacian graphic expression in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen content variation in archaeological bone and its implications for stable isotope analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Caparrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for compound-specific radiocarbon analysis of archaeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the chronology of the archaeological site of Anzick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Becerra-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Anzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (27), pp.7000-7003. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803624115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and Untargeted Metabolite Profiling of the Ethnobotanical Martynia annua L. Identifies Bioactive Compounds with Medicinal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Muazzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (02), pp.e68-e78. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0754-5916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing accuracy for the radiocarbon dating of sites occupied by the first Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crista Wathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Gakuhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Fluids for Higher Extraction Yields of Lipids from Archeological Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent John Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2420-2424. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b04913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of Neanderthal remains from the site of Vindija Cave and implications for the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Karavanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Korlevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (40), pp.10606-10611. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1709235114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach using FTIR, GC/MS and Py-GC/MS revealed early evidence of embalming practices in Roman catacomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (6363), pp.659-662. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific analysis of a preserved head of hair at Romsey Abbey, UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.265-271. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kostenki 18 child burial and the cultural and funerary landscape of Mid Upper Palaeolithic European Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (360), pp.1435-1450. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Week – Hogarth’s Marriage a-la-Mode No. 3 (The Inspection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Draycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 297 (7893)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Eternity: Pre-Columbian workbaskets as textile production toolkits and grave offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.65--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological insights into madder pigment production in antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.13--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round robin exercise in archaeometry: analysis of a blind sample reproducing a seventeenth century pharmaceutical ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pyrolysis with in situ thermally assisted derivatisation, Py(HMDS)-GC/MS, for the chemical characterization of archaeological birch bark tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bacchiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First chemical evidence of royal purple as a material used for funeral treatment discovered in a Gallo–Roman burial (Naintré, France, third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401, pp.1739. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treu Head’: a case study in Roman sculptural polychromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Opper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.39--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGMS analysis of archaeological bone from burials of the late Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Guerbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.811-813. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-009-0497-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient Yemeni commercial routes during the Middle-Ages using structural characterisation of terpenoid resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.668-695. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00372.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copal ou encens? Vers une meilleure compréhension des routes commerciales des résines au Yémen pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.144--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trelohan-Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to isotopic and ‘omic’ studies of dental remains: interests, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements and Late Neanderthal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Human Evolution, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCE OF POTTERY IN THE NENJIANG RIVER BASIN (NORTHEAST CHINA) DURING THE EARLY NEOLITHIC: UNDERSTANDING THEIR USE THROUGH RESIDUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrée Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of supercritical fluids in archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2021 – 18th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.236, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2021.iss1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9 – 9th International symposium on biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Bones: a direct comparison of FTIR-ATR, whole bone percent nitrogen, and NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sponheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Lazagabaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Marom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic and geographic diversity of the femoral structure in Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal sex determination by proteomics, a valuable prospect in bioarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques supercritiques en archéologie (poster n°44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative HPLC Separation of Underivatized Amino Acids for Isotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acid Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-83, 2019, 978-1-4939-9639-1. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9639-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines végétales de type copal et encens : caractérisation, exploitation et circuits commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rougeulle, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.395-416, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), rapport de fouille programmée triennale 2016-2018, rapport final 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation dynamique de l’évolution intraindividuelle des δ 15N, δ 13C, δ 34S de 5 individus columnatiens, capsiens et néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L. Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painted Parthian stuccoes from southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Kirby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.209--220, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric characterisation of European fossil resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFF3F73D"/>
+    <w:nsid w:val="694C027F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-deviese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0495-7398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137353596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-2418-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ryder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Celis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106638" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441891v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Luciani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abualhassan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giddings Vass&#227;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08096-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Linscott" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia Duarte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp5769" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Groote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeben" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vass&#227;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39393-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hopkins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Comeskey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2021.113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marabel Riesmeier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keute" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Ashley Veall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stevenson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08669-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurits Skov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Popli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo N. M. Iasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05283-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abrams" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107116118" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106780" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dinnis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessudnov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynolds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut DEVI&#200;SE" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00076-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196661v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022466118" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03192787v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Pr&#252;fer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stoessel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01443-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comeskey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Uthmeier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102996" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196734v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattonai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu Shen Wong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Betts" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1753056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byambaa Gunchinsuren" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc1166" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196718v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stacey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Brunning" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortimer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102238" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102118" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cameron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102664" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alldritt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Whitham-Agut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sipin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Studholme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trentacoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44390-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonbok Yi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08018-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207783v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Querci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00859d" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207788v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosintsev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kuitems" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0722-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Dinnis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Bessudnov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Pate" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.11.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207786v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Slon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Shunkov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0870-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent John Hare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hommel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b04913" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerra-Valdivia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Waters" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Stafford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Anzick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803624115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265407v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Jacob" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.02.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207789v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Barros Damgaard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Fuente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav2621" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8B8HZ3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8047" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Muazzam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harvey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0754-5916" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crista Wathen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207798v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Green" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.052" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207796v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Karavanic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Kubiak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709235114" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783795v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Bessudnov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.150" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026655v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Draycott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Price" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Higgitt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcewan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sillar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daniels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Colombini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Modugno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gamberini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraldi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5105-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bacchiocchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perla Colombini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J920BZK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Baraldi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5217-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505A58B2AF51788B7D55B4841B34097744FECA02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207801v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Stuart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guerbois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0497-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2PG3SP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Opper" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207948v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469925v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00372.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVVDSCLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369949v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253818v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543798v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543835v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543810v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543766v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Ryder" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sponheimer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shokry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Lazagabaster" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Marom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207785v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ramsey" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369931v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207825v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tripp" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9639-1_7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salque" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Le" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888882v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207946v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ambers" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kirby" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-deviese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0495-7398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137353596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-2418-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ryder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Celis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106638" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Luciani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abualhassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giddings Vass&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08096-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Linscott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia Duarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp5769" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Groote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeben" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vass&#227;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39393-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurits Skov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Popli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo N. M. Iasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05283-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marabel Riesmeier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keute" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Ashley Veall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stevenson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08669-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hopkins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Comeskey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2021.113" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106780" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abrams" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107116118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dinnis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessudnov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynolds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut DEVI&#200;SE" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00076-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03192787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Pr&#252;fer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stoessel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01443-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022466118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comeskey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Uthmeier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102996" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byambaa Gunchinsuren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc1166" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stacey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Brunning" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortimer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102238" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cameron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102664" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattonai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu Shen Wong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Betts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1753056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonbok Yi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08018-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosintsev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kuitems" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0722-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Querci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00859d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Slon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Shunkov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0870-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Dinnis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Bessudnov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Pate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.11.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alldritt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Whitham-Agut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sipin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Studholme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trentacoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44390-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Barros Damgaard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Fuente" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav2621" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8B8HZ3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265407v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Jacob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.02.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerra-Valdivia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Waters" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Stafford" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Anzick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803624115" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Muazzam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harvey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0754-5916" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crista Wathen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.023" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent John Hare" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hommel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b04913" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Karavanic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Kubiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709235114" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783795v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Green" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.052" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Bessudnov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.150" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026655v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Draycott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Price" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Higgitt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcewan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sillar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daniels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Colombini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Modugno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gamberini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraldi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5105-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bacchiocchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perla Colombini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J920BZK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Baraldi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5217-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505A58B2AF51788B7D55B4841B34097744FECA02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Opper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207801v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Stuart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guerbois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0497-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2PG3SP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00372.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVVDSCLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253818v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543835v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543766v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543810v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543798v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Ryder" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sponheimer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shokry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Lazagabaster" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Marom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207785v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ramsey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369931v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207825v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tripp" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9639-1_7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salque" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Le" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888882v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207946v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ambers" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kirby" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>