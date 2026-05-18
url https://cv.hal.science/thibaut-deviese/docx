--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Devièse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Aix Marseille University (CEREGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0495-7398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137353596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-2418-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining near-infrared spectroscopy for collagen quantification: A new predictive model for archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 185, pp.106448. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective cannibalism in the Late Pleistocene of Northern Europe reveals Neandertals were targeted prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Bossoms Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40741. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in supercritical fluid chromatography for lipid analysis and purification – A review of the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.106638. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling reveals first evidence of fumigating drug plant Peganum harmala in Iron Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abualhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Giddings Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.720. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct hydroxyproline radiocarbon dating of the Lapedo child (Abrigo do Lagar Velho, Leiria, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan Linscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidália Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Zilhão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (10), eadp5769. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adp5769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.103471. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular characterization of 3500-year-old ancient Egyptian mummification balms from the Valley of the Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loeben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12477. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39393-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic insights into the social organization of Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peyrégne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaratan Popli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo N. M. Iasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 610, pp.519-525. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05283-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes of Ancient Egyptian kohls more diverse than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic-Confucian Mortuary Practices in a Rural Manchurian Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongwei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.563-593. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41636-022-00330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE AMINO ACID RADIOCARBON DATING OF TWO NEANDERTHALS FOUND AT ŠAL’A (SLOVAKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Šefčáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2021.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six centuries of adaptation to a challenging island environment: AMS 14C dating and stable isotopic analysis of pre-Columbian human remains from the Bahamian archipelago reveal dietary trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106780. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPLY TO VAN PEER: Direct radiocarbon dating and ancient genomicanalysis reveal the true age of the Neanderthals at Spy Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (26), pp.e2107116118. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107116118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Europe’s “Transitional Industry”?: Deconstructing the Early Streletskian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut DEVIÈSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome sequence from a modern human skull over 45,000 years old from Zlatý kůň in Czechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01443-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the timing of Neanderthal disappearance in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (12), pp.e2022466118. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2022466118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the last Middle Palaeolithic of the Crimean Peninsula: New hydroxyproline AMS dates from the site of Kabazi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Uthmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.102996. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into ceramic use in prehistoric Northwest China obtained from residue analysis: a pilot study on the Andersson Collection at the Museum of Far Eastern Antiquities, Stockholm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisovan ancestry and population history of early East Asians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byambaa Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Birch bark tar in early Medieval England – Continuity of tradition or technological revival?” [J. Archaeol. Sci. Rep. 29 (2020) 102118]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102238. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar in early Medieval England – Continuity of tradition or technological revival?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102118. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photogrammetry to radiocarbon dating; investigating hafting adhesives on stone tools using a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102664. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of Peru Balsam reveals active ingredients responsible for its pharmaceutical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mattonai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1753056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating and mitochondrial DNA analysis of the Pleistocene hominin from Salkhit Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonbok Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and extinction of the giant rhinoceros Elasmotherium sibiricum sheds light on late Quaternary megafaunal extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieren J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes van Der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Kuitems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0722-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of supercritical fluid extraction for the decontamination of archaeological bones prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (20), pp.6128-6135. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an00859d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Shunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7741), pp.640+. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0870-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data for the Early Upper Paleolithic of Kostenki (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.21-40. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals diet-derived plant polyphenols accumulate in physiological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Whitham-Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trentacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44390-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human dispersals within the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Moreno-Mayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Barros Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6419), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Aurignacian engraving from Abri Blanchard, France: Implications for understanding Aurignacian graphic expression in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen content variation in archaeological bone and its implications for stable isotope analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Caparrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for compound-specific radiocarbon analysis of archaeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the chronology of the archaeological site of Anzick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Becerra-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Anzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (27), pp.7000-7003. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803624115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and Untargeted Metabolite Profiling of the Ethnobotanical Martynia annua L. Identifies Bioactive Compounds with Medicinal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Muazzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (02), pp.e68-e78. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0754-5916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing accuracy for the radiocarbon dating of sites occupied by the first Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crista Wathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Gakuhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Fluids for Higher Extraction Yields of Lipids from Archeological Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent John Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2420-2424. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b04913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of Neanderthal remains from the site of Vindija Cave and implications for the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Karavanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Korlevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (40), pp.10606-10611. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1709235114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach using FTIR, GC/MS and Py-GC/MS revealed early evidence of embalming practices in Roman catacomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (6363), pp.659-662. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific analysis of a preserved head of hair at Romsey Abbey, UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.265-271. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kostenki 18 child burial and the cultural and funerary landscape of Mid Upper Palaeolithic European Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (360), pp.1435-1450. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Week – Hogarth’s Marriage a-la-Mode No. 3 (The Inspection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Draycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 297 (7893)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Eternity: Pre-Columbian workbaskets as textile production toolkits and grave offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.65--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological insights into madder pigment production in antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.13--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round robin exercise in archaeometry: analysis of a blind sample reproducing a seventeenth century pharmaceutical ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pyrolysis with in situ thermally assisted derivatisation, Py(HMDS)-GC/MS, for the chemical characterization of archaeological birch bark tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bacchiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First chemical evidence of royal purple as a material used for funeral treatment discovered in a Gallo–Roman burial (Naintré, France, third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401, pp.1739. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treu Head’: a case study in Roman sculptural polychromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Opper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.39--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGMS analysis of archaeological bone from burials of the late Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Guerbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.811-813. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-009-0497-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient Yemeni commercial routes during the Middle-Ages using structural characterisation of terpenoid resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.668-695. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00372.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copal ou encens? Vers une meilleure compréhension des routes commerciales des résines au Yémen pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.144--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trelohan-Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to isotopic and ‘omic’ studies of dental remains: interests, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements and Late Neanderthal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Human Evolution, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCE OF POTTERY IN THE NENJIANG RIVER BASIN (NORTHEAST CHINA) DURING THE EARLY NEOLITHIC: UNDERSTANDING THEIR USE THROUGH RESIDUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrée Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of supercritical fluids in archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2021 – 18th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.236, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2021.iss1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9 – 9th International symposium on biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Bones: a direct comparison of FTIR-ATR, whole bone percent nitrogen, and NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sponheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Lazagabaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Marom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic and geographic diversity of the femoral structure in Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal sex determination by proteomics, a valuable prospect in bioarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques supercritiques en archéologie (poster n°44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative HPLC Separation of Underivatized Amino Acids for Isotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acid Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-83, 2019, 978-1-4939-9639-1. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9639-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines végétales de type copal et encens : caractérisation, exploitation et circuits commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rougeulle, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.395-416, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), rapport de fouille programmée triennale 2016-2018, rapport final 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation dynamique de l’évolution intraindividuelle des δ 15N, δ 13C, δ 34S de 5 individus columnatiens, capsiens et néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L. Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painted Parthian stuccoes from southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Kirby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.209--220, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric characterisation of European fossil resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.46875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut Devièse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Aix Marseille University (CEREGE)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0495-7398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137353596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=X44M1fUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-2418-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining near-infrared spectroscopy for collagen quantification: A new predictive model for archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 185, pp.106448. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2025.106448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An archaeo-metabolomics approach for identifying cedar tar in archaeological samples: differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar B. Kandil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Graen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.14280. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-50080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in supercritical fluid chromatography for lipid analysis and purification – A review of the past decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 223, pp.106638. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2025.106638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective cannibalism in the Late Pleistocene of Northern Europe reveals Neandertals were targeted prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Bossoms Mesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.40741. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-24460-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profiling reveals first evidence of fumigating drug plant Peganum harmala in Iron Age Arabia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abualhassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Giddings Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.720. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08096-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05441891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct hydroxyproline radiocarbon dating of the Lapedo child (Abrigo do Lagar Velho, Leiria, Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan Linscott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cidália Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Zilhão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (10), eadp5769. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adp5769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long genetic and social isolation in Neanderthals before their extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (9), pp.100593. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2024.100593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186, pp.103471. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2023.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomolecular characterization of 3500-year-old ancient Egyptian mummification balms from the Valley of the Kings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loeben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vassão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.12477. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39393-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic insights into the social organization of Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Peyrégne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divyaratan Popli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo N. M. Iasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 610, pp.519-525. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-022-05283-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recipes of Ancient Egyptian kohls more diverse than previously thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-08669-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catholic-Confucian Mortuary Practices in a Rural Manchurian Cemetery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongwei Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 56 (3), pp.563-593. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41636-022-00330-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINGLE AMINO ACID RADIOCARBON DATING OF TWO NEANDERTHALS FOUND AT ŠAL’A (SLOVAKIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alena Šefčáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (1), pp.87-100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2021.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPLY TO VAN PEER: Direct radiocarbon dating and ancient genomicanalysis reveal the true age of the Neanderthals at Spy Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (26), pp.e2107116118. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2107116118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six centuries of adaptation to a challenging island environment: AMS 14C dating and stable isotopic analysis of pre-Columbian human remains from the Bahamian archipelago reveal dietary trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick J Schulting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pouncett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 254, pp.106780. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Europe’s “Transitional Industry”?: Deconstructing the Early Streletskian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut DEVIÈSE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41982-021-00076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluating the timing of Neanderthal disappearance in Northwest Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (12), pp.e2022466118. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2022466118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome sequence from a modern human skull over 45,000 years old from Zlatý kůň in Czechia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-021-01443-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the last Middle Palaeolithic of the Crimean Peninsula: New hydroxyproline AMS dates from the site of Kabazi II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Chabai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Uthmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156, pp.102996. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into ceramic use in prehistoric Northwest China obtained from residue analysis: a pilot study on the Andersson Collection at the Museum of Far Eastern Antiquities, Stockholm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Isaksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Hein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Museum of Far Eastern Antiquities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denisovan ancestry and population history of early East Asians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurits Skov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateja Hajdinjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byambaa Gunchinsuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damdinsuren Tseveendorj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.579-583. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abc1166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Birch bark tar in early Medieval England – Continuity of tradition or technological revival?” [J. Archaeol. Sci. Rep. 29 (2020) 102118]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.102238. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birch bark tar in early Medieval England – Continuity of tradition or technological revival?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stacey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Brunning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.102118. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From photogrammetry to radiocarbon dating; investigating hafting adhesives on stone tools using a multi-analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.102664. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of Peru Balsam reveals active ingredients responsible for its pharmaceutical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marabel Riesmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mattonai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret-Ashley Veall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2020.1753056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02404772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific radiocarbon dating and mitochondrial DNA analysis of the Pleistocene hominin from Salkhit Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diyendo Massilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seonbok Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Nagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-08018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and extinction of the giant rhinoceros Elasmotherium sibiricum sheds light on late Quaternary megafaunal extinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kosintsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieren J. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes van Der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Kuitems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0722-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the efficiency of supercritical fluid extraction for the decontamination of archaeological bones prior to radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144 (20), pp.6128-6135. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an00859d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data for the Early Upper Paleolithic of Kostenki (Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Pate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.21-40. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V. Shunkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 565 (7741), pp.640+. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0870-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics reveals diet-derived plant polyphenols accumulate in physiological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Alldritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Whitham-Agut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sipin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Studholme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Trentacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44390-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the chronology of the archaeological site of Anzick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Becerra-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah L. Anzick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (27), pp.7000-7003. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1803624115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early human dispersals within the Americas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Victor Moreno-Mayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Barros Damgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 362 (6419), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen content variation in archaeological bone and its implications for stable isotope analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eileen Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diletta Querci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Caparrós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilio Barroso Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2018.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Aurignacian engraving from Abri Blanchard, France: Implications for understanding Aurignacian graphic expression in Western and Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bourrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tartar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mensan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 491, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New protocol for compound-specific radiocarbon analysis of archaeological bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (5), pp.373-379. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.8047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and Untargeted Metabolite Profiling of the Ethnobotanical Martynia annua L. Identifies Bioactive Compounds with Medicinal Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saba Muazzam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Farman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica International Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (02), pp.e68-e78. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0754-5916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing accuracy for the radiocarbon dating of sites occupied by the first Americans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Stafford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael R. Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crista Wathen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 198, pp.171-180. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prehistoric peopling of Southeast Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Mccoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Racimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasse Vinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Gakuhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.88-92. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aat3628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercritical Fluids for Higher Extraction Yields of Lipids from Archeological Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia van Ham-Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent John Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Lundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (4), pp.2420-2424. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b04913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific analysis of a preserved head of hair at Romsey Abbey, UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Cameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.265-271. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of Neanderthal remains from the site of Vindija Cave and implications for the Middle to Upper Paleolithic transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivor Karavanic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Comeskey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Korlevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (40), pp.10606-10611. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1709235114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-analytical approach using FTIR, GC/MS and Py-GC/MS revealed early evidence of embalming practices in Roman catacomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 133, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2017.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes show social and reproductive behavior of early Upper Paleolithic foragers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorfinn Korneliussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 358 (6363), pp.659-662. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao1807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kostenki 18 child burial and the cultural and funerary landscape of Mid Upper Palaeolithic European Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Reynolds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Dinnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A. Bessudnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (360), pp.1435-1450. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles datations radiocarbone du Magdalénien de la Chaire-à-Calvin (Mouthiers-sur-Boëme, charente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rao.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Health Week – Hogarth’s Marriage a-la-Mode No. 3 (The Inspection)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szu Shen Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Draycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Betts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 297 (7893)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for Eternity: Pre-Columbian workbaskets as textile production toolkits and grave offerings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Price</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Mcewan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Sillar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.65--86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological insights into madder pigment production in antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daniels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marei Hacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Higgitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum Technical Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.13--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cercueil antique en plomb découvert à Évreux (Eure) : étude pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pluton-Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Kliesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moulherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (2), pp.323-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00945035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A round robin exercise in archaeometry: analysis of a blind sample reproducing a seventeenth century pharmaceutical ointment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Gamberini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401 (6), pp.1847-1860. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5105-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical pyrolysis with in situ thermally assisted derivatisation, Py(HMDS)-GC/MS, for the chemical characterization of archaeological birch bark tar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bacchiocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (1), pp.219-223. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2011.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First chemical evidence of royal purple as a material used for funeral treatment discovered in a Gallo–Roman burial (Naintré, France, third century AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Farago-Szekeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 401, pp.1739. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-011-5217-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ‘Treu Head’: a case study in Roman sculptural polychromy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Opper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Museum technical research bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.39--54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TGMS analysis of archaeological bone from burials of the late Roman period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. H. Stuart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Guerbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF THERMAL ANALYSIS AND CALORIMETRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (3), pp.811-813. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-009-0497-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing ancient Yemeni commercial routes during the Middle-Ages using structural characterisation of terpenoid resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.668-695. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4754.2007.00372.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00469925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copal ou encens? Vers une meilleure compréhension des routes commerciales des résines au Yémen pendant la période médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Solenn Le Hô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Rougeulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.144--145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeolithic cave art in West France: an exceptional discovery: the Margot Cave (Mayenne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trelohan-Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80 (309), pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles d’Henri Delporte à Châtelperron (1951-1962) ou comment un malentendu peut emporter l’éponymie… Quelques réflexions à partir de la révision du stratotype de la « Grotte Effondrée » (Palier sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Herkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Würschem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la SPF “A propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société préhistorique française, May 2025, Mâcon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Regards croisés des boursiers André Mandouze et Paul-Albert Février. Actualité de la recherche historique et archéologique algérienne. Nouvelles archives, nouveaux terrains, nouvelles approches".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem Lab, Nov 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squelette postcrânien des Néandertaliens de Goyet (Belgique) : estimation de la stature, analyse bio-mécanique et implications pour une accumulation d’origine anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rougier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850e Journées de la Société d'Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/133o7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early life histories in Prehistoric Algeria: first evidences by multi-isotope and bioanthropological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Session - "931. Tracing Human Stories through Stable Isotopes: Unravelling the Dynamics of Health and Identities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, session organized by Anna Curto, Ollala Lopez-Costa, Christina Papageorgoupoulos, Gwenaëlle Goude, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to isotopic and ‘omic’ studies of dental remains: interests, limitations and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taphonomy of teeth: between nature and culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tautavel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the co-occurrence of Neanderthals and modern humans in Belgium through direct radiocarbon dating of bone implements and Late Neanderthal remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Abrams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pirson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Groote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for the Study of Human Evolution, Sep 2022, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation(s) alimentaire(s) face aux instabilités climatiques au Pléistocène supérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Goude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau d’Etude de la Santé Humaine par des APproches Evolutives et historiques (RESHAPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse (31000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMERGENCE OF POTTERY IN THE NENJIANG RIVER BASIN (NORTHEAST CHINA) DURING THE EARLY NEOLITHIC: UNDERSTANDING THEIR USE THROUGH RESIDUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Keute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Andrée Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Sebillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing the use of supercritical fluids in archaeological sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSF 2021 – 18th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.236, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48738/2021.iss1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of Czech fossil reveals the oldest modern human skull from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Posth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Prüfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stoessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria A Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9 – 9th International symposium on biomolecular archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Bones: a direct comparison of FTIR-ATR, whole bone percent nitrogen, and NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina M. Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Sponheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio A. Lazagabaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nimrod Marom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Los Angeles, United States. pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Bahain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age estimates for hominin fossils and the onset of the Upper Palaeolithic at Denisova Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Higham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Slon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenobia Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the American Association of Physical Anthropologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Cleveland, United States. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des analyses physico-chimiques en archéologie funéraire. L’exemple de la catacombe des Saints Pierre-et-Marcellin à Rome (1er-2e s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Identités et Mémoires des Populations du Passé. De corps en corps. Traitement et devenir du cadavre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, Mar 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS &amp; Métabolomique – Développement d’une approche intégrée pour l'analyse d’ossements archéologiques et implications pour la datation au radiocarbone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naître et grandir dans l’Algérie préhistorique. Premières approches biogéochimiques sur des sépultures du site de Columnata (XI-IXe mill. BP, Tiaret, Algérie).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaid-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1850eme Réunion Scientifique de la Société d’Anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. Bulletins et Mémoires de la Société d’Anthropologie de Paris, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metabolomics-guided approach to identify ancient tars in archaeological contexts: Differentiating plant products and production processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Mas-Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic and geographic diversity of the femoral structure in Neanderthals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Semal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Berillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual ESHE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal sex determination by proteomics, a valuable prospect in bioarchaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mass Spectrometry and Proteomic Analysis (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau REFRAIN : une expertise indispensable, à votre disposition, pour des chronologies 14C fiables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millena Frouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Orsay, France. , 2025, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/8c27-7657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques supercritiques en archéologie (poster n°44)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative HPLC Separation of Underivatized Amino Acids for Isotopic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Tripp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Mccullagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acid Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-83, 2019, 978-1-4939-9639-1. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9639-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résines végétales de type copal et encens : caractérisation, exploitation et circuits commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Regert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Salque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rougeulle, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharma. Un entrepôt de commerce médiéval sur la côte du Hadramawt (Yémen, c. 980-1180)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.395-416, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et fonction des substances organiques et des matières minérales exploitées dans les rites funéraires de la catacombe des Saints Pierre-et-Marcellin à Rome (Ier-IIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Chapoulie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cartron-Kawe, Isabelle and Castex, Dominique and Georges, Patrice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De corps en corps : traitement et devenir du cadavre : actes des séminaires de la Maison des sciences de l'homme d'Aquitaine, mars-juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.115--139, 2010, 978-2-85892-396-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Neanderthal reveals genetic isolation in their populations before extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Slimak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tharsika Vimala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site moustérien de la grotte du Portel-Ouest (Loubens, Ariège). Rapport final de fouille programmée triennale 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Becam G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perrenoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Perpignan Via Domitia; MNHN; CEREGE; TRACES UMR 5608; INRAP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), rapport de fouille programmée triennale 2016-2018, rapport final 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation dynamique de l’évolution intraindividuelle des δ 15N, δ 13C, δ 34S de 5 individus columnatiens, capsiens et néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Chaïd-Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichraq Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerry L. Sayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Painted Parthian stuccoes from southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">St John Simpson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Ambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Verri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Kirby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.209--220, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Margot Cave (Mayenne): A New Palaeolithic Sanctuary in West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pigeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Hinguant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Dufayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">British Archaeological Reports, pp.81-92, 2010, Proceedings of the XV World Congress UISPP (Lisbon, 4-9 September 2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00881104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas chromatographic and mass spectrometric characterisation of European fossil resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Perla Colombini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694C027F"/>
+    <w:nsid w:val="BB7845D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-deviese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0495-7398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137353596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-2418-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ryder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Celis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106448" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106638" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Luciani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abualhassan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giddings Vass&#227;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08096-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Linscott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia Duarte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp5769" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Groote" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeben" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vass&#227;o" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39393-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurits Skov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Popli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo N. M. Iasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05283-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marabel Riesmeier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keute" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Ashley Veall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stevenson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08669-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hopkins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Comeskey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2021.113" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106780" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abrams" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107116118" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dinnis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessudnov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynolds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut DEVI&#200;SE" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00076-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03192787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Pr&#252;fer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stoessel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01443-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022466118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025884v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comeskey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Uthmeier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102996" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026637v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byambaa Gunchinsuren" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc1166" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stacey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Brunning" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortimer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102238" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cameron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102664" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196734v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattonai" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu Shen Wong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Betts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1753056" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonbok Yi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08018-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosintsev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kuitems" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0722-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Querci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00859d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207786v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Slon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Shunkov" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0870-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982049v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Dinnis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Bessudnov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Pate" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.11.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207784v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alldritt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Whitham-Agut" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sipin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Studholme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trentacoste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44390-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207789v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Barros Damgaard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Fuente" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav2621" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.063" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8B8HZ3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265407v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Jacob" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.02.019" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207792v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8047" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerra-Valdivia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Waters" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Stafford" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Anzick" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803624115" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207851v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Muazzam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harvey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0754-5916" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207790v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crista Wathen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.023" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207793v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent John Hare" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hommel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b04913" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Karavanic" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Kubiak" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709235114" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783795v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Green" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.052" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207794v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Bessudnov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.150" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026655v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Draycott" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207944v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Price" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Higgitt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcewan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sillar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daniels" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Colombini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Modugno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gamberini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraldi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5105-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bacchiocchi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perla Colombini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.02.011" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J920BZK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Baraldi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5217-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505A58B2AF51788B7D55B4841B34097744FECA02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207947v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Opper" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207801v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Stuart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guerbois" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0497-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2PG3SP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469925v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00372.x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVVDSCLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253818v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543835v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543766v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543810v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543798v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207782v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Ryder" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sponheimer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shokry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Lazagabaster" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Marom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207785v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ramsey" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369931v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207825v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tripp" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9639-1_7" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783812v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salque" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Le" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888882v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207946v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ambers" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kirby" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027144v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-deviese" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0495-7398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137353596" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=X44M1fUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-2418-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ryder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Celis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Douka" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106448" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621424v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Huber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar B. Kandil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Graen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-50080-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2025.106638" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373328v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cosnefroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Semal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Bossoms Mesa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24460-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Luciani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abualhassan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Giddings Vass&#227;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fernandes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08096-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442241v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Linscott" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid&#225;lia Duarte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Zilh&#227;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp5769" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04709009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharsika Vimala" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Metz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2024.100593" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Abrams" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pirson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Groote" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2023.103471" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huber" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hammann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loeben" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vass&#227;o" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39393-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurits Skov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyr&#233;gne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyaratan Popli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo N. M. Iasi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05283-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marabel Riesmeier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Keute" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret-Ashley Veall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stevenson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-08669-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638034v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Hou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Gueguen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Jing" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41636-022-00330-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025857v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hopkins" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena &#352;ef&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Comeskey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2021.113" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661571v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Abrams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pirson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2107116118" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196690v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick J Schulting" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Snoeck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pouncett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106780" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207816v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dinnis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessudnov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynolds" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut DEVI&#200;SE" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-021-00076-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196661v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2022466118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03192787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Pr&#252;fer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stoessel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Spyrou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-021-01443-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025884v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Spindler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Comeskey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chabai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Uthmeier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Buckley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102996" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026637v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Isaksson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diyendo Massilani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byambaa Gunchinsuren" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damdinsuren Tseveendorj" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abc1166" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stacey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dunne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Brunning" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortimer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102238" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102118" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Cameron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102664" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mattonai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu Shen Wong" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Betts" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1753056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonbok Yi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nagel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08018-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kosintsev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieren J. Mitchell" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes van Der Plicht" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Kuitems" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0722-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diletta Querci" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an00859d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982049v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Dinnis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Bessudnov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Reynolds" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Pate" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.11.012" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Slon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. Shunkov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0870-z" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alldritt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Whitham-Agut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sipin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Studholme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Trentacoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44390-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Becerra-Valdivia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Waters" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Stafford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Anzick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803624115" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207789v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Victor Moreno-Mayar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Vinner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Barros Damgaard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza de La Fuente" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Chan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav2621" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265407v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Jacob" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.02.019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430353v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bourrillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall White" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.09.063" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8B8HZ3H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207792v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mccullagh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8047" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207851v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Muazzam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Harvey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0754-5916" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207790v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crista Wathen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.08.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185511v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Mccoll" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Racimo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Gakuhari" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3628" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207793v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia van Ham-Meert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent John Hare" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Lundy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hommel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b04913" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207798v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Green" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.03.052" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Karavanic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Kubiak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Korlevic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1709235114" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783795v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2017.03.012" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207795v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sikora" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Sousa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorfinn Korneliussen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao1807" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207794v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Bessudnov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.150" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02383475v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delage" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3614" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Johnston" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Draycott" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207944v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Price" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Higgitt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mcewan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Sillar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daniels" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marei Hacke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00945035v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pluton-Kliesch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kliesch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207799v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Colombini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Modugno" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Gamberini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraldi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5105-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bacchiocchi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Perla Colombini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2011.02.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J920BZK0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194074v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Baraldi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-011-5217-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/505A58B2AF51788B7D55B4841B34097744FECA02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207947v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Verri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Opper" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207801v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H. Stuart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Guerbois" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0497-2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G2PG3SP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469925v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Solenn Le H&#244;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Rougeulle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00372.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVVDSCLH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207948v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327523v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pigeaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Dufayet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trelohan-Chauve" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379318v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Herkert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike W&#252;rschem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363054v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Chaid-Saoudi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Sayle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133o7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690550v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Kerry" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369949v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253818v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369834v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543835v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Andr&#233;e Duval" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Wang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543766v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Spyrou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2021.iss1.75" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543798v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207782v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Ryder" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sponheimer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shokry" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio A. Lazagabaster" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimrod Marom" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207785v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ramsey" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561447v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058646v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782275v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichraq Larbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Couvrat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079069v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Mas-Normand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701775v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marchal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778628v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901744v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/8c27-7657" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369931v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207825v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tripp" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9639-1_7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783812v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salque" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Le" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727986v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhove" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Blanchard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Colombini" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267849v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025901v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Becam G." TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888882v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Cha&#239;d-Saoudi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry L. Sayle" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03207946v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St John Simpson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Ambers" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Kirby" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881104v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027144v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rocchi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>