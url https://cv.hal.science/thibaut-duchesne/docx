--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -175,4442 +175,4511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contenu du protocole de conciliation homologué versus abus de majorité : l'homologation ne vaut pas absolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.BJS204g3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larzul 3 : l'épilogue d'une saga et le début d'une nouvelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration du détournement de pouvoir au sein du conseil d’administration (et au-delà ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 221, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tierce opposition effectuée par une société, cogérance et désistement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi DDADUE 5 : obligations vertes européennes et compétence de l'AMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en garde, clause pénale, arrêt du cours des intérêts et cautionnement disproportionné : florilège de précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchise participative : victoire de la logique juridique et de Carrefour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions réglementées et approbation des associés : quelles responsabilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion-absorption et instance en cours : la vie après la mort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Goujon-Bethan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARL : nullité de l’augmentation de capital votée en application d’une clause statutaire de majorité contraire à l’article L. 223-30 du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.RDA100y7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquet « Omnibus » : courage, fuyons !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif : la victoire d’une sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt, contrat en cours, plan de cession et cautionnement : le difficile mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole bancaire et opérations de trésorerie intra-groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage et remboursement de la TVA pour créances définitivement irrécouvrables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.RDA100y4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits d’intérêts en droit des sociétés : pourquoi y réfléchir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi DDADUE 5 : les habilitations accordées en matière de crédit et financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision collective et minorité : vive la majorité, vive la démocratie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nemoz-Rajot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 221, pp.19</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Contenu du protocole de conciliation homologué versus abus de majorité : l'homologation ne vaut pas absolution</w:t>
+              <w:t xml:space="preserve">, 2025, 215, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance et droit des entreprises en difficulté : et si l’on y réfléchissait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de droits sociaux et distribution cachée de dividendes : à qui profite le dol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1, pp.BJS204g3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Loi DDADUE 5 : obligations vertes européennes et compétence de l'AMF</w:t>
+              <w:t xml:space="preserve">, 2025, 7-8, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et les entreprises face aux préoccupations environnementales des épargnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mise en garde, clause pénale, arrêt du cours des intérêts et cautionnement disproportionné : florilège de précisions</w:t>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de trésorerie intra-groupe et obligation de paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif : la victoire d’une sanction</w:t>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCPI et modification de la rémunération de la société de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-cautionnement et devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement et disproportion manifeste : prise en compte du capital déposé sur un “fonds capitalisation retraite”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.RDA100y8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accord de conciliation homologué à l’épreuve de l’abus de majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.RDA101b0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle et insuffisance d’actif : ne pas confondre sanction et responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...227 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute détachable de l'associé… ou l'art d'aller à contresens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04896014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance : amoureux de procédure civile, par ici !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp.comm. 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution : quand la mésentente se retourne contre celui qui l’invoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCI, autorité de la chose jugée et liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de nommer un créancier public contrôleur : attention à l’excès de pouvoir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution de compétence territoriale et affacturage ou le respect des conventions face à la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrécissement du domaine de la mission d’assistance de l’administrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de minorité et exécution du plan des filiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS, dirigeant personne morale et responsabilité pour insuffisance d’actif : les liaisons dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauvaise comptabilité et insuffisance d'actif : ce n'est pas grave !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice du droit de retrait et qualité à agir du liquidateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande de nomination d'un mandataire ad hoc en vue de convoquer une assemblée générale : miscellanées procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Goujon-Bethan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.1085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signification à une société : visons juste… visons simple !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan, coup d’accordéon, obligations convertibles et abus de minorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des sociétés au secours du droit des entreprises en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élargissement du transfert de la responsabilité pénale dans le cadre d'une opération de fusion-absorption : et maintenant, encore plus loin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.1445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éviction des détenteurs de capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martin-Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure prise en compte de l'environnement et des droits humains par les dirigeants ? Réflexions à partir de l'affaire ClientEarth v. Shell's board of directors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.comm. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution-confusion, plan de redressement et inaliénabilité du fonds de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance : les apports de la directive européenne sur le droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaudemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin rapide de droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS, dirigeant personne morale et responsabilité pour insuffisance d'actif : les liaisons dangereuses, épisode 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : attention à bien calculer l'insuffisance d'actif !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des affaires et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Pinieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, pp.45</w:t>
-[...377 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2024, 11, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence en droit des affaires : la délicate question du contrôle de l'information sur la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (26), pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition d'actions en vue d'une réduction de l'ISF : impossibilité d'invoquer la doctrine fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue fiscale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pour faute de l'actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur quelques difficultés de la liquidation judiciaire de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du juge compétent pour connaître de l'action en revendication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyauté de l'actionnaire : toujours moins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.1628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur l'avenir du devoir de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thibault Goujon-Bethan</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Affaires - Business &amp; Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (20), pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cédant n'a pas qualité pour déclarer la créance cédée même s'il bénéficie d'un mandat d'encaissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus du droit d'agir et action en responsabilité pour insuffisance d'actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du gérant dans le cadre d'une révocation : le co-gérant révoqué est un tiers soumis à l'exigence d'une faute séparable des fonctions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.16</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Devoir de vigilance et droit des entreprises en difficulté : et si l’on y réfléchissait ?</w:t>
+              <w:t xml:space="preserve">, 2022, 47, pp.1381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition de l'actionnaire évincé par un coup d'accordéon prévu par le plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de pouvoirs et déclaration de créance : la preuve de la délégation appartient au créancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.5</w:t>
-[...3069 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4620,147 +4689,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cétacés vus par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Kassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Türk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Kassoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4770,175 +4839,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paillusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Cabrillac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de juristes : hier, aujourd’hui, demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Faculté de droit et de science politique de Montpellier, pp.113, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La répartition des responsabilités entre dirigeants et actionnaires face au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Walid Chaiehloudj; Sabrina Dupouy; Jacques Mestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité et droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.7, 2025, 9782711043187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4948,539 +5017,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt social, intérêt du groupe, intérêt des actionnaires : comment trouver l’équilibre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le groupe de sociétés et les procédures préventives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droit &amp; Commerce, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déroulement de la procédure - Le plan de continuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités des procédures collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale de la Magistrature, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éviction des détenteurs de capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martin-Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Restructuring de Fès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 - Panthéon-Sorbonne; Euromed University of Fès, May 2024, Fès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d’une responsabilité générale pour faute de l’actionnaire en matière environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de droit privé et économique de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d’Azur, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 - Panthéon-Sorbonne; Euromed University of Fès, May 2024, Fès, Maroc</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve unilatérale en matière commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation continue ENM - La Preuve en matière commerciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale de la Magistrature, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale de la Magistrature, Oct 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pour faute de l'actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les thèses de l'IRDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pour faute des personnes morales. Une immunité justifiée de ses membres ? – Discussion à partir du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l'IRDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5627,51 +5696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461864v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470429v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932475v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nemoz-Rajot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Pinieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357220v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040657v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011180v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131934v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135483v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538067v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389798v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441909v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523809v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380227v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04741207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526558v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733144v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin-Gousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04716179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaudemet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839476v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04777259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04761006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244588v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04033370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209237v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526189v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456371v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Pinieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nemoz-Rajot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04741207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin-Gousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04716179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaudemet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04777259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04761006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04033370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876909v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>