--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -72,5484 +72,5760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Larzul 3 : l'épilogue d'une saga et le début d'une nouvelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contenu du protocole de conciliation homologué versus abus de majorité : l'homologation ne vaut pas absolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.BJS204g3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition effectuée par une société, cogérance et désistement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidaire ou non, le montant de la condamnation d'une caution ne saurait dépasser celui de la dette garantie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, pp.RDA101k1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration du détournement de pouvoir au sein du conseil d’administration (et au-delà ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 221, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigilance et finance : le divorce ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Contentieux Financier et Boursier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la communication aux actionnaires et modification de la record date ou les (més)aventures de la modernisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intérêt social dans la réforme des nullités : un trompe-l'œil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.BJS204g5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Contenu du protocole de conciliation homologué versus abus de majorité : l'homologation ne vaut pas absolution</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitation des engagements imposés par le tribunal dans le cadre du plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franchise participative : victoire de la logique juridique et de Carrefour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de jurisprudence commerciale. Ancien journal des agréés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05436171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARL : nullité de l’augmentation de capital votée en application d’une clause statutaire de majorité contraire à l’article L. 223-30 du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.RDA100y7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquet « Omnibus » : courage, fuyons !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Bourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion-absorption et instance en cours : la vie après la mort ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Goujon-Bethan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conventions réglementées et approbation des associés : quelles responsabilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi DDADUE 5 : les habilitations accordées en matière de crédit et financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision collective et minorité : vive la majorité, vive la démocratie !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nemoz-Rajot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d’actif : la victoire d’une sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêt, contrat en cours, plan de cession et cautionnement : le difficile mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monopole bancaire et opérations de trésorerie intra-groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits d’intérêts en droit des sociétés : pourquoi y réfléchir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affacturage et remboursement de la TVA pour créances définitivement irrécouvrables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.RDA100y4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention de trésorerie intra-groupe et obligation de paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et les entreprises face aux préoccupations environnementales des épargnants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance et droit des entreprises en difficulté : et si l’on y réfléchissait ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de droits sociaux et distribution cachée de dividendes : à qui profite le dol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1, pp.BJS204g3</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Larzul 3 : l'épilogue d'une saga et le début d'une nouvelle ?</w:t>
+              <w:t xml:space="preserve">, 2025, 7-8, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCPI et modification de la rémunération de la société de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-cautionnement et devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement et disproportion manifeste : prise en compte du capital déposé sur un “fonds capitalisation retraite”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.RDA100y8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accord de conciliation homologué à l’épreuve de l’abus de majorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.RDA101b0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faillite personnelle et insuffisance d’actif : ne pas confondre sanction et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute détachable de l'associé… ou l'art d'aller à contresens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04896014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi DDADUE 5 : obligations vertes européennes et compétence de l'AMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en garde, clause pénale, arrêt du cours des intérêts et cautionnement disproportionné : florilège de précisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Pratique Droit des Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution de compétence territoriale et affacturage ou le respect des conventions face à la procédure collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de nommer un créancier public contrôleur : attention à l’excès de pouvoir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice du droit de retrait et qualité à agir du liquidateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demande de nomination d'un mandataire ad hoc en vue de convoquer une assemblée générale : miscellanées procédurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Goujon-Bethan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.1085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signification à une société : visons juste… visons simple !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 4, pp.10</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Tierce opposition effectuée par une société, cogérance et désistement</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan, coup d’accordéon, obligations convertibles et abus de minorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 1, pp.3</w:t>
-[...317 lines deleted...]
-                <w:t xml:space="preserve">Fusion-absorption et instance en cours : la vie après la mort ?</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétrécissement du domaine de la mission d’assistance de l’administrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de minorité et exécution du plan des filiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS, dirigeant personne morale et responsabilité pour insuffisance d’actif : les liaisons dangereuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauvaise comptabilité et insuffisance d'actif : ce n'est pas grave !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des sociétés au secours du droit des entreprises en difficulté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élargissement du transfert de la responsabilité pénale dans le cadre d'une opération de fusion-absorption : et maintenant, encore plus loin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Goujon-Bethan</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliaz Le Moulec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.1445</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éviction des détenteurs de capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Martin-Gousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une meilleure prise en compte de l'environnement et des droits humains par les dirigeants ? Réflexions à partir de l'affaire ClientEarth v. Shell's board of directors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.comm. 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution-confusion, plan de redressement et inaliénabilité du fonds de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance : les apports de la directive européenne sur le droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaudemet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin rapide de droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAS, dirigeant personne morale et responsabilité pour insuffisance d'actif : les liaisons dangereuses, épisode 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif : attention à bien calculer l'insuffisance d'actif !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des affaires et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCI, autorité de la chose jugée et liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissolution : quand la mésentente se retourne contre celui qui l’invoque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de vigilance : amoureux de procédure civile, par ici !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8-9, pp.comm. 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur quelques difficultés de la liquidation judiciaire de l'entrepreneur individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du juge compétent pour connaître de l'action en revendication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparence en droit des affaires : la délicate question du contrôle de l'information sur la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (26), pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition d'actions en vue d'une réduction de l'ISF : impossibilité d'invoquer la doctrine fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue fiscale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pour faute de l'actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (3), pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyauté de l'actionnaire : toujours moins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.1628</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libres propos sur l'avenir du devoir de vigilance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Pinieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Affaires - Business &amp; Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (20), pp.249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus du droit d'agir et action en responsabilité pour insuffisance d'actif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39, pp.2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du gérant dans le cadre d'une révocation : le co-gérant révoqué est un tiers soumis à l'exigence d'une faute séparable des fonctions sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.16</w:t>
-[...757 lines deleted...]
-                <w:t xml:space="preserve">Devoir de vigilance et droit des entreprises en difficulté : et si l’on y réfléchissait ?</w:t>
+              <w:t xml:space="preserve">, 2022, 47, pp.1381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de pouvoirs et déclaration de créance : la preuve de la délégation appartient au créancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2, pp.5</w:t>
-[...813 lines deleted...]
-                <w:t xml:space="preserve">SCI, autorité de la chose jugée et liquidation judiciaire</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tierce opposition de l'actionnaire évincé par un coup d'accordéon prévu par le plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4, pp.3</w:t>
-[...1918 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+              <w:t xml:space="preserve">, 2022, 9, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cédant n'a pas qualité pour déclarer la créance cédée même s'il bénéficie d'un mandat d'encaissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...269 lines deleted...]
-                <w:t xml:space="preserve">hal-04014820v1</w:t>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paillusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rémy Cabrillac. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de juristes : hier, aujourd’hui, demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Faculté de droit et de science politique de Montpellier, pp.113, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répartition des responsabilités entre dirigeants et actionnaires face au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Walid Chaiehloudj; Sabrina Dupouy; Jacques Mestre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durabilité et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.7, 2025, 9782711043187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cétacés vus par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Kassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Türk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Kassoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.amazon.fr/c%C3%A9tac%C3%A9s-vus-par-droit-ebook/dp/B0GQLC4HPG/ref=sr_1_1?__mk_fr_FR=%C3%85M%C3%85%C5%BD%C3%95%C3%91&amp;crid=2RAQXVMFQY5QP&amp;dib=eyJ2IjoiMSJ9.LVXMc76ZXWbav3Z7RAVtQQ.87mXulpeAMq23tcYcRjj8vlmr430Rq5I0gJsFzMLtm8&amp;dib_tag=se&amp;keywords=les+c%C3%A9tac%C3%A9s+vous+par+le+droit&amp;qid=1772530555&amp;s=books&amp;sprefix=les+c%C3%A9tac%C3%A9s+vus+par+le+dro%2Cstripbooks%2C250&amp;sr=1-1, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534141v1</w:t>
-              </w:r>
-[...176 lines deleted...]
-                <w:t xml:space="preserve">hal-05375499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt social, intérêt du groupe, intérêt des actionnaires : comment trouver l’équilibre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le groupe de sociétés et les procédures préventives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droit &amp; Commerce, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déroulement de la procédure - Le plan de continuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités des procédures collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale de la Magistrature, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éviction des détenteurs de capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Martin-Gousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Restructuring de Fès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 - Panthéon-Sorbonne; Euromed University of Fès, May 2024, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création d’une responsabilité générale pour faute de l’actionnaire en matière environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de droit privé et économique de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d’Azur, Jan 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pour faute de l'actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les thèses de l'IRDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La preuve unilatérale en matière commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation continue ENM - La Preuve en matière commerciale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale de la Magistrature, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité pour faute des personnes morales. Une immunité justifiée de ses membres ? – Discussion à partir du droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous de l'IRDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5696,51 +5972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456371v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470429v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357220v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157177v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Pinieux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059566v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nemoz-Rajot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131934v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020862v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538067v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389798v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04741207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807828v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin-Gousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768558v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04716179v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaudemet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04777259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04761006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04033370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224060v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876912v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876909v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014819v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014820v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539453v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580073v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507224v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507225v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Duchesne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456371v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461864v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605902v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470429v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608496v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436171v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Goujon-Bethan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946915v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293346v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Pinieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108774v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nemoz-Rajot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944130v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992305v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523809v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807828v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441903v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389798v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04741207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663310v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliaz Le Moulec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martin-Gousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04716179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaudemet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04777259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04761006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667254v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04055183v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244588v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04033370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04014820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03876912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539453v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Kassoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jolivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline T&#252;rk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315316v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526189v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580073v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>