--- v0 (2026-03-06)
+++ v1 (2026-05-12)
@@ -917,265 +917,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the safe yield of a karst aquifer by rainfall-discharge modelling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving pumping tests interpretation in carbonate aquifers with diagnostic plot method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baudement</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dewandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Karst School “Classical Karst”, Postojna, Slovenia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Karstological School "Classical Karst"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Postjona, Slovenia. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30539.34081/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02174658v1</w:t>
+                <w:t xml:space="preserve">hal-02412616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pumping tests interpretation in carbonate aquifers with diagnostic plot method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the safe yield of a karst aquifer by rainfall-discharge modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julio Gonçalvès</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jouves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Karstological School "Classical Karst"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Karst School “Classical Karst”, Postojna, Slovenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Postojna, Slovenia. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412616v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02174658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1433,51 +1433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465956v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Garin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84338-9_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02426-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779685v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412616v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30539.34081/1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04078228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465956v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Garin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84338-9_11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dewandel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02426-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779685v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Gon&#231;alv&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16879-6_9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30539.34081/1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174658v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04078228v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022AIXM0516" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>