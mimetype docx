--- v0 (2026-03-30)
+++ v1 (2026-05-18)
@@ -66,407 +66,411 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive epidemiology of one of the most common complications in patients living with diabetes in Mauritius: the diabetic foot</w:t>
+                <w:t xml:space="preserve">Effects of an Educational Comic Book on Knowledge, Attitudes, and Practices Regarding Epilepsy among Adolescents in Quito, Ecuador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luqman Nisa</w:t>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gelle</w:t>
+                <w:t xml:space="preserve">Camilo Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concheta Tchibozo</w:t>
+                <w:t xml:space="preserve">Mavel Lopez-Flecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaad Toofanee</w:t>
+                <w:t xml:space="preserve">Sarah Altayyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steciuk</w:t>
+                <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 37, pp.102265. </w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cegh.2025.102265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000550843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539872v1</w:t>
+                <w:t xml:space="preserve">hal-05595330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer in Severe Mental Illness Patients: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Descriptive epidemiology of one of the most common complications in patients living with diabetes in Mauritius: the diabetic foot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Vinais</w:t>
+                <w:t xml:space="preserve">Luqman Nisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Gellé</w:t>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+                <w:t xml:space="preserve">Concheta Tchibozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+                <w:t xml:space="preserve">Shaad Toofanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37, pp.102265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pon.70183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cegh.2025.102265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073100v1</w:t>
+                <w:t xml:space="preserve">hal-05539872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a generative artificial intelligence tool for the critical appraisal of articles on the epidemiology of mental health: Its application in the Middle East and North Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheima Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Altayyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Altayyar</w:t>
+                <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73 (2), pp.202990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -494,1362 +498,1492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the effects of mental health e-learning on the knowledge, attitudes and practices of allied and healthcare professionals in Senegal</w:t>
+                <w:t xml:space="preserve">Cancer in Severe Mental Illness Patients: A Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Hadji Makhtar Ba</w:t>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Augustin Diegane Tine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cegh.2024.101821⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pon.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773783v1</w:t>
+                <w:t xml:space="preserve">hal-05073100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum BDNF and pro-BDNF levels in alcohol use disorders according to depression status: An exploratory study of their evolution two months after withdrawal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluating the effects of mental health e-learning on the knowledge, attitudes and practices of allied and healthcare professionals in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emile Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Plansont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
+                <w:t xml:space="preserve">El Hadji Makhtar Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Augustin Diegane Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Fall Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e38940⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.101821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cegh.2024.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04726256v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of alcohol use disorder in the general population of Togo and Benin: the ALCOTRANS study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Serum BDNF and pro-BDNF levels in alcohol use disorders according to depression status: An exploratory study of their evolution two months after withdrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damega Wenkourama</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Vinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
+                <w:t xml:space="preserve">Brigitte Plansont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.1527. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (19), pp.e38940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-19032-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e38940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04618555v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol Use Disorder in the General Population in Sub-Saharan Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Epidemiology of alcohol use disorder in the general population of Togo and Benin: the ALCOTRANS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniells Erazo</w:t>
+                <w:t xml:space="preserve">Aude Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daméga Wenkourama</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Damega Wenkourama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroepidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000534675⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-19032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342563v1</w:t>
+                <w:t xml:space="preserve">hal-04618555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of the Therapeutic Community Model in Addiction Treatment: A Retrospective Pilot Study in French Prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Vinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (11), pp.1523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare11111523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles d'usage d'alcool et facteurs associés en population générale au Bénin en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.B. Biaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Totah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Robin Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nubukpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71, pp.102033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2023.102033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive Behaviors in Alzheimer’s Disease: A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Polin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Adou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96 (2), pp.483-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-230380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory and Analysis of Controlled Trials of Mobile Phone Applications Targeting Substance Use Disorders: A Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rubaab Bahadoor</w:t>
+                <w:t xml:space="preserve">Alcohol Use Disorder in the General Population in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniells Erazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alexandre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fuschia Serre</w:t>
+                <w:t xml:space="preserve">Daméga Wenkourama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.622394⟩</w:t>
+              <w:t xml:space="preserve">Neuroepidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000534675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798199v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BDNF and pro-BDNF in serum and exosomes in major depression: Evolution after antidepressant treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inventory and Analysis of Controlled Trials of Mobile Phone Applications Targeting Substance Use Disorders: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubaab Bahadoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bessette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
+                <w:t xml:space="preserve">Fuschia Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.110229⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.622394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.622394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432262v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">BDNF and pro-BDNF in serum and exosomes in major depression: Evolution after antidepressant treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Gelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayhanatou Altine Samey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Plansont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Jauberteau-Marchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109, pp.110229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2020.110229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of Epilepsy in Low- and Middle-Income Countries: Experience of a Standardized Questionnaire over the Past Two Decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vergonjeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Auditeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniells Erazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Luna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Gelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroepidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000517065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1996,51 +2130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05539872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqman Nisa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concheta Tchibozo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steciuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2025.102265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05076835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Altayyar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04773783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Makhtar Ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Augustin Diegane Tine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fall Ndao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2024.101821" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342563v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniells Erazo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam&#233;ga Wenkourama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534675" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04560941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Biaou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Totah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robin Sacca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04527058v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-230380" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaab Bahadoor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alexandre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.622394" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03432262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhanatou Altine Samey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05595330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniells Erazo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Felix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavel Lopez-Flecher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Altayyar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000550843" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05539872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luqman Nisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concheta Tchibozo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaad Toofanee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steciuk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2025.102265" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05076835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheima Moussa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vergonjeanne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202990" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vinais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nubukpo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lacroix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.70183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04773783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emile Bruand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Makhtar Ba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Augustin Diegane Tine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Fall Ndao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cegh.2024.101821" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04726256v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Plansont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e38940" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damega Wenkourama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Girard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19032-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04126788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11111523" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04560941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Biaou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Totah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robin Sacca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nubukpo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.102033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04527058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Polin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Auditeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-230380" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dam&#233;ga Wenkourama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534675" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798199v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubaab Bahadoor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alexandre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuschia Serre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.622394" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03432262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhanatou Altine Samey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bessette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Jauberteau-Marchan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2020.110229" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03325723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Luna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000517065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>