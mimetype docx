--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -118,295 +118,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaron formation via doping process in an organic semiconductor polymer based on thiophene-phenylene</w:t>
+                <w:t xml:space="preserve">Mitigation strategy of organic redox mediator crossover in chemically regenerative redox fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D.R. Silva</w:t>
+                <w:t xml:space="preserve">Rémi Bacabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silésia de Fátima Curcino da Silva</w:t>
+                <w:t xml:space="preserve">Marc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jarrosson</w:t>
+                <w:t xml:space="preserve">Frédéric Lecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Lère-Porte</w:t>
+                <w:t xml:space="preserve">Nicolas Donzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
+                <w:t xml:space="preserve">Deborah Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220, pp.113485. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79, pp.657-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754682v1</w:t>
+                <w:t xml:space="preserve">hal-04672747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation strategy of organic redox mediator crossover in chemically regenerative redox fuel cells</w:t>
+                <w:t xml:space="preserve">Polaron formation via doping process in an organic semiconductor polymer based on thiophene-phenylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Bacabe</w:t>
+                <w:t xml:space="preserve">M.D.R. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dupont</w:t>
+                <w:t xml:space="preserve">Silésia de Fátima Curcino da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecoeur</w:t>
+                <w:t xml:space="preserve">T. Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Donzel</w:t>
+                <w:t xml:space="preserve">J.-P. Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jones</w:t>
+                <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 79, pp.657-665. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.113485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672747v1</w:t>
+                <w:t xml:space="preserve">hal-04754682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical gap energy study of poly(thienylene-2,5-dialkoxyphenylene) in solid-state films</w:t>
               </w:r>
@@ -444,51 +444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 272, pp.120951. </w:t>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 247, pp.7-10. </w:t>
@@ -2716,51 +2716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (15), pp.5693-5698. </w:t>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lère-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3598,286 +3598,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Star-Shaped Pentapyridyl Ligands for the formation of Giant Fullerene-Like Molecules by coordination Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaches to Open Fullerenes: Synthesis and Thermal Stability of cis-1 Bis(isobenzofuran) Diels-Alder Adducts of C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
+                <w:t xml:space="preserve">Saeed I. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Williams</w:t>
+                <w:t xml:space="preserve">Yves Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Ching Chuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2007.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo061987b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178192v1</w:t>
+                <w:t xml:space="preserve">hal-00178204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to Open Fullerenes: Synthesis and Thermal Stability of cis-1 Bis(isobenzofuran) Diels-Alder Adducts of C60</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of Star-Shaped Pentapyridyl Ligands for the formation of Giant Fullerene-Like Molecules by coordination Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rubin</w:t>
+                <w:t xml:space="preserve">Olivier Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Ching Chuang</w:t>
+                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo061987b⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (4), pp.184-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2007.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00178204v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures and solution dynamics of pseudorotaxanes mediated by alkali-metal cations</w:t>
               </w:r>
@@ -4022,90 +4022,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to Open Fullerenes: Synthesis and Kinetic Stability of Diels-Alder Adducts of Substituted Isobenzofurans and C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Rozumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed I. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.2724. </w:t>
@@ -4278,333 +4278,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of Acetylcholine-Binding Catenanes from Dynamic Combinatorial Libraries</w:t>
+                <w:t xml:space="preserve">Dynamic Synthesis of a Macrocycle Containing a Porphyrin and an Electron Donor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruby T. S. Lam</w:t>
+                <w:t xml:space="preserve">Amy L. Kieran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Pascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Belenguer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxwell J. Gunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b418811j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1109999⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178213v1</w:t>
+                <w:t xml:space="preserve">hal-00178230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Synthesis of a Macrocycle Containing a Porphyrin and an Electron Donor.</w:t>
+                <w:t xml:space="preserve">Amplification of Acetylcholine-Binding Catenanes from Dynamic Combinatorial Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy L. Kieran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sofia Pascu</w:t>
+                <w:t xml:space="preserve">Ruby T. S. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah L. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b418811j⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308, pp.667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1109999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178230v1</w:t>
+                <w:t xml:space="preserve">hal-00178213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion of C60 into an adjustable porphyrin dimer generated by dynamic disulfide chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy L. Kieran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia I. Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.R. Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#233;sia de F&#225;tima Curcino da Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarrosson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113485" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bacabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Nogueira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.120951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renkert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motamen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jarrosson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheminet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Benaqqa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Malki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-1009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02152645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03864G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godfroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bourass" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touimi Benjelloun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzakour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mcharfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamidian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtiaq Hassan Wani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqib Hayat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lere-Porte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6ME00095A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Motamen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Raithel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hildner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Rahimi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00473" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzakour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcharfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02320630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourass" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00600g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. A. Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. M.N.B.F. Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. R. Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. S. Araujo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Nogueira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.09.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3BHBDQC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nair Narayanan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alo&#239;se" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp44365a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmel Peindy&#8197;n'Dongo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308647" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Shokri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311964b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nobuyasu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Noguera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Barbosa Neto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203194t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11733e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oms Olivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong H. Lok" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaccaro Andrea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardinelli G&#233;rald" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802617" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WK1LV13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Daul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.08.076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZLT18B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saal Amar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daul Claude August" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamerali Ourida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-009-0456-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92VSD84G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178192v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Williams" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.184" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178204v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sander" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed I. Khan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rubin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ching Chuang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061987b" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P4MXQ47M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pascu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Naumann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kaiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Bond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706043b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7XN58TLK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rozumov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061986j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-671CPZ20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok H. Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515902d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HQ3VBK4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178213v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby T. S. Lam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Roberts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1109999" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178230v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Kieran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J. Gunter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b418811j" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8FVZ1PV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia I. Pascu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417951j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GV8QJTM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbren Otto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415418e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bacabe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.R. Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#233;sia de F&#225;tima Curcino da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarrosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Nogueira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.120951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renkert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motamen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jarrosson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheminet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Benaqqa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Malki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-1009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02152645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03864G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godfroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bourass" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touimi Benjelloun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzakour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mcharfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamidian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtiaq Hassan Wani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqib Hayat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lere-Porte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6ME00095A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Motamen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Raithel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hildner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Rahimi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00473" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzakour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcharfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02320630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourass" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00600g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. A. Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. M.N.B.F. Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. R. Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. S. Araujo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Nogueira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.09.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3BHBDQC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nair Narayanan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alo&#239;se" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp44365a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmel Peindy&#8197;n'Dongo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308647" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Shokri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311964b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nobuyasu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Noguera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Barbosa Neto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203194t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11733e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oms Olivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong H. Lok" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaccaro Andrea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardinelli G&#233;rald" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802617" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WK1LV13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Daul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.08.076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZLT18B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saal Amar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daul Claude August" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamerali Ourida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-009-0456-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92VSD84G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sander" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed I. Khan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ching Chuang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061987b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P4MXQ47M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Williams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.184" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pascu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Naumann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kaiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Bond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706043b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7XN58TLK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rozumov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061986j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-671CPZ20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok H. Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515902d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HQ3VBK4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Kieran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J. Gunter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b418811j" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8FVZ1PV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby T. S. Lam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Roberts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1109999" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia I. Pascu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417951j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GV8QJTM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbren Otto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415418e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>