--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1324,429 +1324,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The optoelectronic properties of new dyes based on thienopyrazine</w:t>
+                <w:t xml:space="preserve">Computational design of quadrupolar donor-acceptor-donor molecules with near-infrared light-harvesting capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bourass</w:t>
+                <w:t xml:space="preserve">Katarzyna Brymora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Touimi Benjelloun</w:t>
+                <w:t xml:space="preserve">Laurent Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benzakour</w:t>
+                <w:t xml:space="preserve">Alexandre Delaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mcharfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hamidian</w:t>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 149, pp.882 - 892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468906v1</w:t>
+                <w:t xml:space="preserve">hal-01666823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing sterically demanding thiolate coated gold nanoparticles for electrical characterization of biphenyl dithiol in a nanoparticle-​molecule-​nanoelectrode platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Calard</w:t>
+                <w:t xml:space="preserve">Ishtiaq Hassan Wani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ishtiaq Hassan Wani</w:t>
+                <w:t xml:space="preserve">Aqib Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lere-Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6ME00095A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational design of quadrupolar donor-acceptor-donor molecules with near-infrared light-harvesting capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The optoelectronic properties of new dyes based on thienopyrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bourass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Brymora</w:t>
+                <w:t xml:space="preserve">A. Touimi Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ducasse</w:t>
+                <w:t xml:space="preserve">Mohamed Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delaure</w:t>
+                <w:t xml:space="preserve">Mohammed Mcharfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
+                <w:t xml:space="preserve">Mohammad Hamidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 149, pp.882 - 892. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666823v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing Order and Disorder in Films and Single Crystals of a Thiophene-Based Oligomer by Optical Spectroscopy</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The computational study of the electronic and optoelectronics properties of new materials based on thienopyrazine for application in dye solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touimi Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,51 +2004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Studies by Using the DFT and TD-DFT of the effect of the bridge formed of thienopyrazine in solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bourass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Touimi Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous assembly of silylethane-thiol derivatives on Au(111): a chemically robust thiol protecting group as the precursor for the direct formation of aromatic gold thiolate monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Calard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,484 +2244,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature resolved aggregate states in dialkoxyphenylene-thiophene oligomer</w:t>
+                <w:t xml:space="preserve">One- and two-photon absorption and emission properties of an oligo(phenylenethienylene)s series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. A. Costa</w:t>
+                <w:t xml:space="preserve">Maya Nair Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. M.N.B.F. Santos</w:t>
+                <w:t xml:space="preserve">Nelly Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Calard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. R. Silva</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. A. S. Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. L. Nogueira</w:t>
+                <w:t xml:space="preserve">Stéphane Aloïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.09.022⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.12826-12837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cp44365a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067556v1</w:t>
+                <w:t xml:space="preserve">hal-01065859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One- and two-photon absorption and emission properties of an oligo(phenylenethienylene)s series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature resolved aggregate states in dialkoxyphenylene-thiophene oligomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. A. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. M.N.B.F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Nair Narayanan</w:t>
+                <w:t xml:space="preserve">M. D. R. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Hobeika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Calard</w:t>
+                <w:t xml:space="preserve">K. A. S. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Malval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Aloïse</w:t>
+                <w:t xml:space="preserve">S. L. Nogueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 614, pp.67-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2014.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cp44365a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01065859v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon-Triggered Drug Delivery in Cancer Cells Using Nanoimpellers</w:t>
+                <w:t xml:space="preserve">Interfacial exciplex formation in bilayers of conjugated polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Croissant</w:t>
+                <w:t xml:space="preserve">R. S. Nobuyasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. S. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maynadier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeff Nyalosaso</w:t>
+                <w:t xml:space="preserve">L. A. Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201308647⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (16), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4827097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875559v1</w:t>
+                <w:t xml:space="preserve">hal-00924219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating long supra-molecular pathways with a continuous density of states by physically linking conjugated molecules via their end-groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roozbeh Shokri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,210 +2743,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serein-Spirau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 135 (15), pp.5693-5698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja311964b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial exciplex formation in bilayers of conjugated polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Photon-Triggered Drug Delivery in Cancer Cells Using Nanoimpellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. S. Nobuyasu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. A. S. Araujo</w:t>
+                <w:t xml:space="preserve">Harmel Peindy n'Dongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Cury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Serein-Spirau</w:t>
+                <w:t xml:space="preserve">Jeff Nyalosaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139 (16), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (51), pp.13813-13817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4827097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201308647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924219v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and Nonlinear Optical Properties of the Thiophene/ Phenylene-Based Oligomer and Polymer</w:t>
               </w:r>
@@ -3598,514 +3598,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches to Open Fullerenes: Synthesis and Thermal Stability of cis-1 Bis(isobenzofuran) Diels-Alder Adducts of C60</w:t>
+                <w:t xml:space="preserve">Structures and solution dynamics of pseudorotaxanes mediated by alkali-metal cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Sander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
+                <w:t xml:space="preserve">Sofia Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed I. Khan</w:t>
+                <w:t xml:space="preserve">Christoph Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rubin</w:t>
+                <w:t xml:space="preserve">Guido Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shih-Ching Chuang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew D. Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo061987b⟩</w:t>
+              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.3874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b706043b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178204v1</w:t>
+                <w:t xml:space="preserve">hal-00178190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Star-Shaped Pentapyridyl Ligands for the formation of Giant Fullerene-Like Molecules by coordination Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approaches to Open Fullerenes: Synthesis and Thermal Stability of cis-1 Bis(isobenzofuran) Diels-Alder Adducts of C60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Williams</w:t>
+                <w:t xml:space="preserve">Saeed I. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Ching Chuang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIMIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2533/chimia.2007.184⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72, pp.2724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo061987b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178192v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures and solution dynamics of pseudorotaxanes mediated by alkali-metal cations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guido Kaiser</w:t>
+                <w:t xml:space="preserve">Preparation of Star-Shaped Pentapyridyl Ligands for the formation of Giant Fullerene-Like Molecules by coordination Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew D. Bond</w:t>
+                <w:t xml:space="preserve">Olivier Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Sanders</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérald Bernardinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal- Chemical Society Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b706043b⟩</w:t>
+              <w:t xml:space="preserve">CHIMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (4), pp.184-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2533/chimia.2007.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00178190v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches to Open Fullerenes: Synthesis and Kinetic Stability of Diels-Alder Adducts of Substituted Isobenzofurans and C60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Rozumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed I. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.2724. </w:t>
@@ -4168,77 +4168,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale synthesis of alkyne-linked tripodal porphyrins via palladium-mediated coupling conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lok H. Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4297,90 +4297,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Synthesis of a Macrocycle Containing a Porphyrin and an Electron Donor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy L. Kieran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell J. Gunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4465,51 +4465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia I. Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (10), pp.1276-1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,77 +4715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia I. Pascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jarrosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijbren Otto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2005 (29), pp.80-89. </w:t>
@@ -4992,51 +4992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bacabe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.R. Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#233;sia de F&#225;tima Curcino da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarrosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Nogueira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.120951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renkert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motamen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jarrosson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheminet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Benaqqa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Malki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-1009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02152645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03864G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godfroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bourass" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touimi Benjelloun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzakour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mcharfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamidian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtiaq Hassan Wani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqib Hayat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lere-Porte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6ME00095A" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666823v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Motamen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Raithel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hildner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Rahimi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00473" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzakour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcharfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02320630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourass" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00600g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. A. Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. M.N.B.F. Santos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. R. Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. S. Araujo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Nogueira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.09.022" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3BHBDQC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nair Narayanan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alo&#239;se" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp44365a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875559v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmel Peindy&#8197;n'Dongo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308647" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Shokri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311964b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nobuyasu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cury" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827097" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Noguera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Barbosa Neto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203194t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11733e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oms Olivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong H. Lok" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaccaro Andrea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardinelli G&#233;rald" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802617" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WK1LV13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Daul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.08.076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZLT18B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saal Amar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daul Claude August" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamerali Ourida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-009-0456-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92VSD84G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sander" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed I. Khan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rubin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ching Chuang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061987b" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P4MXQ47M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Williams" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.184" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178190v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pascu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Naumann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kaiser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Bond" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706043b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7XN58TLK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rozumov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061986j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-671CPZ20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok H. Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515902d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HQ3VBK4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Kieran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J. Gunter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b418811j" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8FVZ1PV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby T. S. Lam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Roberts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1109999" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia I. Pascu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417951j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GV8QJTM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbren Otto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415418e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672747v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bacabe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D.R. Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#233;sia de F&#225;tima Curcino da Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarrosson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serein-Spirau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113485" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Nogueira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serein-Spirau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.120951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015575v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renkert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Motamen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jarrosson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270781v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheminet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogueira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Benaqqa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Malki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-1009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02152645v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.029" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03864G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godfroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delaure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishtiaq Hassan Wani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqib Hayat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lere-Porte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6ME00095A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bourass" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touimi Benjelloun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzakour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mcharfi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hamidian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.12.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Motamen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Raithel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hildner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khosrow Rahimi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00473" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourass" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzakour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mcharfi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02320630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bourass" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hamidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144826v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00600g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nair Narayanan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Hobeika" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alo&#239;se" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp44365a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067556v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. A. Costa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. M.N.B.F. Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. R. Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. S. Araujo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Nogueira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2014.09.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3BHBDQC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Nobuyasu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Cury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827097" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Shokri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Lacour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja311964b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875559v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Croissant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maynadier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmel Peindy&#8197;n'Dongo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Nyalosaso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201308647" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra L. Noguera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Barbosa Neto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marletta" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp203194t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617308v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Cury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm11733e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oms Olivier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong H. Lok" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaccaro Andrea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardinelli G&#233;rald" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802617" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WK1LV13-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422604v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Saal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourida Ouamerali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude A. Daul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.08.076" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZLT18B5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saal Amar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daul Claude August" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouamerali Ourida" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-009-0456-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92VSD84G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pascu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Naumann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Kaiser" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Bond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Sanders" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706043b" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7XN58TLK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sander" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed I. Khan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rubin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ching Chuang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061987b" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P4MXQ47M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178192v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oms" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bernardinelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Williams" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2533/chimia.2007.184" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178201v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott James" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rozumov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo061986j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-671CPZ20-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178209v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lok H. Tong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515902d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HQ3VBK4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Kieran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell J. Gunter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b418811j" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8FVZ1PV7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby T. S. Lam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Roberts" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1109999" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383221v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia I. Pascu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b417951j" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-GV8QJTM8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijbren Otto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b415418e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>