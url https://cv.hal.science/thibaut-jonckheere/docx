--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Demazure</w:t>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457836v1</w:t>
+                <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Trocha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Noé Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356993v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishore Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -491,90 +491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,90 +608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,51 +1179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
@@ -1529,90 +1529,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1689,51 +1689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,90 +1810,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
@@ -1931,51 +1931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.730. </w:t>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
@@ -2225,77 +2225,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-Current Induced Domain Wall in a Chiral p-Wave Superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2459,64 +2459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
@@ -2554,90 +2554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2835,77 +2835,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2933,364 +2933,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Trasobares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Ferraro</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588135v1</w:t>
+                <w:t xml:space="preserve">hal-01588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Trasobares</w:t>
+                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588172v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3337,103 +3337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
@@ -3761,64 +3761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,51 +3999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4133,51 +4133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4280,51 +4280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,64 +4644,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4761,64 +4761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4999,64 +4999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5254,77 +5254,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5414,64 +5414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Vyshnevyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.165417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5622,51 +5622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,330 +5733,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735449v1</w:t>
+                <w:t xml:space="preserve">hal-00735439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Lesovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735439v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through an anisotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,64 +6159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahn-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.201304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6244,308 +6244,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381501v1</w:t>
+                <w:t xml:space="preserve">hal-00506010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Japaridze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.165443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506010v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Hall effects and electron polarizability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Středa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.113303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6579,77 +6579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical effects in an Andreev quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6709,64 +6709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through a multilevel dot near a singlet-triplet transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.155114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6813,77 +6813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a mesoscopic capacitor in the presence of strong electron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Hamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6917,103 +6917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of finite frequency photo-assisted shot noise with a resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Falci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.205411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7064,51 +7064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7168,51 +7168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak-field Hall effect and static polarizability of Bloch electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Streda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.115115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7259,64 +7259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Streda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.146804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7350,77 +7350,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7458,64 +7458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson Effect through an isotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.146804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7540,103 +7540,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium supercurrent through a quantum dot: current harmonics and proximity effect due to a normal metal lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bayandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Shumeiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80, pp.184510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7683,51 +7683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall current and electron polarizability of a two-dimensional electron gas subjected to weak superlattice potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel - Středa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan - Kučera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7813,51 +7813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. - Goonasekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Meacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7917,77 +7917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable pi junction in a Josephson quantum-dot device with molecular spin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57, pp.279-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8034,51 +8034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted Andreev reflection as a probe of quantum noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,77 +8267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8384,51 +8384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mujica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8501,90 +8501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.201305(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
@@ -8894,51 +8894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. C. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Isherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8985,51 +8985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic filtering of moving atoms in pulsed optical lattices by control of dynamical localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Isherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9102,64 +9102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum three body Coulomb problem in two dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localization of light by cold atoms: the impact of quantum internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9318,51 +9318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of light by atoms in the weak localization regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,64 +9439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of non-hydrogenic atoms in weak external fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9534,51 +9534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric resonances of binary random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9661,90 +9661,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted shot noise spectroscopy at fractional filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT28 - 28th International Conference on Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden. pp.012143, </w:t>
@@ -9808,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9965,51 +9965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10072,51 +10072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d'ondes dans un milieu atomique : chaos quantique et diffusion multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10312,51 +10312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.094705" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel St&#345;eda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.113303" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115115" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel - St&#345;eda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan - Ku&#269;era" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085310" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - Goonasekera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Meacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Monteiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019163v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. C. Hutchings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Isherwood" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036205" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Isherwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Monteiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.253003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.094705" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel St&#345;eda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.113303" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115115" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel - St&#345;eda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan - Ku&#269;era" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085310" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - Goonasekera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Meacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Monteiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019163v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. C. Hutchings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Isherwood" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036205" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Isherwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Monteiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.253003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>