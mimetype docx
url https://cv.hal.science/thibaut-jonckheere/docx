--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Trocha</w:t>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noé Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356993v1</w:t>
+                <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Demazure</w:t>
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457836v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishore Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -491,90 +491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,90 +608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1004,2752 +1004,2752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Delta-T Noise in the Fractional Quantum Hall Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-I. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 125 (8), pp.086801. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.086801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919436v1</w:t>
+                <w:t xml:space="preserve">hal-02926658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-particle duality of electrons with spin-momentum locking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative Delta-T Noise in the Fractional Quantum Hall Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Bercioux</w:t>
+                <w:t xml:space="preserve">B. Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tineke van den Berg</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00837-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.086801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.086801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131659v1</w:t>
+                <w:t xml:space="preserve">hal-02919436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-particle duality of electrons with spin-momentum locking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Bercioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Popoff</w:t>
+                <w:t xml:space="preserve">Tineke van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-I. Imura</w:t>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00837-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926658v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant shot noise from Majorana zero modes in topological trijunctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic theory of spin transport at the interface between a superconductor and a ferromagnetic insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zazunov</w:t>
+                <w:t xml:space="preserve">T. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Egger</w:t>
+                <w:t xml:space="preserve">Y. Ohnuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levy Yeyati</w:t>
+                <w:t xml:space="preserve">M. Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 122 (9), pp.097003. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.097003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902947v1</w:t>
+                <w:t xml:space="preserve">hal-02196803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Vannucci</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Romain Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205406⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-90461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196800v1</w:t>
+                <w:t xml:space="preserve">hal-02070923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bathellier</w:t>
+                <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Raymond</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (10), pp.104502. </w:t>
+              <w:t xml:space="preserve">, 2019, 99 (20), pp.205406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070910v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant shot noise from Majorana zero modes in topological trijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Acciai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy Yeyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.085418⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), pp.097003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.097003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360242v1</w:t>
+                <w:t xml:space="preserve">hal-01902947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Acciai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e21080730⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (10), pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196789v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of spin transport at the interface between a superconductor and a ferromagnetic insulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Matsuo</w:t>
+                <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.085418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02196803v1</w:t>
+                <w:t xml:space="preserve">hal-02360242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Jacquet</w:t>
+                <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-90461-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e21080730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070923v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC-Current Induced Domain Wall in a Chiral p-Wave Superconductor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeo Kato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7566/JPSJ.87.094705⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876147v1</w:t>
+                <w:t xml:space="preserve">hal-01876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing interactions via nonequilibrium momentum distribution and noise in integer quantum Hall systems at ν = 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carrega</w:t>
+                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.035426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876128v1</w:t>
+                <w:t xml:space="preserve">hal-01876141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DC-Current Induced Domain Wall in a Chiral p-Wave Superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (9), pp.094705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSJ.87.094705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876141v1</w:t>
+                <w:t xml:space="preserve">hal-01876147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ronetti</w:t>
+                <w:t xml:space="preserve">Probing interactions via nonequilibrium momentum distribution and noise in integer quantum Hall systems at ν = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Sassetti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.035426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876136v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399305v1</w:t>
+                <w:t xml:space="preserve">hal-01498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Trasobares</w:t>
+                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588172v1</w:t>
+                <w:t xml:space="preserve">hal-01588135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Trasobares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588135v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588137v1</w:t>
+                <w:t xml:space="preserve">hal-01399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (20), pp.205437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498176v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.076801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498180v1</w:t>
+                <w:t xml:space="preserve">hal-01498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (7), pp.076801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.076801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498215v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron interferometry in integer quantum Hall edge channels</w:t>
               </w:r>
@@ -3761,64 +3761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3980,1096 +3980,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.205409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233745v1</w:t>
+                <w:t xml:space="preserve">hal-01233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233729v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Jacquet</w:t>
+                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (4), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260444v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Ferraro</w:t>
+                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.075406. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233726v1</w:t>
+                <w:t xml:space="preserve">hal-01260444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.205409. </w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.075406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233734v1</w:t>
+                <w:t xml:space="preserve">hal-01233726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wahl</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846907v1</w:t>
+                <w:t xml:space="preserve">hal-01057351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Ferraro</w:t>
+                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01252743v1</w:t>
+                <w:t xml:space="preserve">hal-00846907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057351v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5254,103 +5254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
@@ -5414,64 +5414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Vyshnevyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.165417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5499,564 +5499,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chevallier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Lesovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035419⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622937v1</w:t>
+                <w:t xml:space="preserve">hal-00735449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.045321. </w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647051v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (3), pp.035419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735439v1</w:t>
+                <w:t xml:space="preserve">hal-00622937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. B. Lesovik</w:t>
+                <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blatter</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">T. Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.045321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735449v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through an anisotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,64 +6159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahn-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.201304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6244,308 +6244,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chevallier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">George Japaridze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.165443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506010v1</w:t>
+                <w:t xml:space="preserve">hal-00381501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381501v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Hall effects and electron polarizability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Středa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.113303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6579,90 +6579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical effects in an Andreev quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.235310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6709,64 +6709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through a multilevel dot near a singlet-triplet transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.155114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6813,77 +6813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a mesoscopic capacitor in the presence of strong electron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Hamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6917,103 +6917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of finite frequency photo-assisted shot noise with a resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.205411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7032,702 +7032,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Josephson current through a spin-orbit coupled quantum dot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Weak-field Hall effect and static polarizability of Bloch electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Streda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.147004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.115115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.115115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419672v1</w:t>
+                <w:t xml:space="preserve">hal-00340317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak-field Hall effect and static polarizability of Bloch electrons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anomalous Josephson current through a spin-orbit coupled quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79, pp.115115. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (14), pp.147004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.115115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.147004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340317v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Non-equilibrium supercurrent through a quantum dot: current harmonics and proximity effect due to a normal metal lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bayandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Shumeiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.146804⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80, pp.184510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.184510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184637v1</w:t>
+                <w:t xml:space="preserve">hal-00409391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephson Effect through an isotropic magnetic molecule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Streda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 101, pp.146804</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 100, pp.146804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.146804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276921v3</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium supercurrent through a quantum dot: current harmonics and proximity effect due to a normal metal lead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Josephson Effect through an isotropic magnetic molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minchul Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.146804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.184510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00409391v2</w:t>
+                <w:t xml:space="preserve">hal-00276921v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall current and electron polarizability of a two-dimensional electron gas subjected to weak superlattice potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel - Středa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan - Kučera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7813,51 +7813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. - Goonasekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Meacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7917,77 +7917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable pi junction in a Josephson quantum-dot device with molecular spin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57, pp.279-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8034,90 +8034,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted Andreev reflection as a probe of quantum noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (3), pp.035421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,775 +8261,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Creux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.201305(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.201305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00007609v2</w:t>
+                <w:t xml:space="preserve">hal-00004582v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guyon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1878593⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.205321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00005082v1</w:t>
+                <w:t xml:space="preserve">hal-00007609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Devillard</w:t>
+                <w:t xml:space="preserve">V. Mujica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.201305(R). </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122, pp.144703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.201305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1878593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004582v4</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Enhanced Coherence Length in Cold Atomic Gases</w:t>
+                <w:t xml:space="preserve">Chaotic Hamiltonian ratchets for pulsed periodic double-well potentials: Classical correlations and the ratchet current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sigwarth</w:t>
+                <w:t xml:space="preserve">N.A. C. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">M. R. Isherwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.036205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.70.036205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001057v2</w:t>
+                <w:t xml:space="preserve">hal-00005686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Field Enhanced Coherence Length in Cold Atomic Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wilkowski</w:t>
+                <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bidel</w:t>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chaneliere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 93, pp.143906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005682v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001057v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Hamiltonian ratchets for pulsed periodic double-well potentials: Classical correlations and the ratchet current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent backscattering of light by resonant atomic dipole transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.A. C. Hutchings</w:t>
+                <w:t xml:space="preserve">Y. Bidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. R. Isherwood</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">T. Chaneliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00005686v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00005682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic filtering of moving atoms in pulsed optical lattices by control of dynamical localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Isherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9102,90 +9102,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum three body Coulomb problem in two dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.022101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9223,77 +9223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localization of light by cold atoms: the impact of quantum internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64, pp.053804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9318,103 +9318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of light by atoms in the weak localization regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 85, pp.4269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9439,77 +9439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of non-hydrogenic atoms in weak external fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 81, pp.2442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9534,51 +9534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric resonances of binary random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9648,103 +9648,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted shot noise spectroscopy at fractional filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT28 - 28th International Conference on Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden. pp.012143, </w:t>
@@ -9808,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9939,90 +9939,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise correlations in a double dot Cooper pair beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10072,51 +10072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d'ondes dans un milieu atomique : chaos quantique et diffusion multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10312,51 +10312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876147v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.094705" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel St&#345;eda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.113303" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115115" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel - St&#345;eda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan - Ku&#269;era" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085310" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - Goonasekera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Meacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Monteiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019163v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005686v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. C. Hutchings" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Isherwood" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036205" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Isherwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Monteiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.253003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.094705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel St&#345;eda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.113303" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel - St&#345;eda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan - Ku&#269;era" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085310" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - Goonasekera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Meacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Monteiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019163v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. C. Hutchings" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Isherwood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036205" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Isherwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Monteiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.253003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>