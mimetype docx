--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,347 +100,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Demazure</w:t>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457836v1</w:t>
+                <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Trocha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Noé Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356993v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishore Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -491,90 +491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,90 +608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
@@ -1447,51 +1447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
@@ -1555,77 +1555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1659,90 +1659,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2074,90 +2074,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
@@ -2195,51 +2195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,51 +2247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.730. </w:t>
@@ -2323,325 +2323,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ronetti</w:t>
+                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876136v1</w:t>
+                <w:t xml:space="preserve">hal-01876141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876141v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC-Current Induced Domain Wall in a Chiral p-Wave Superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2727,64 +2727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
@@ -2950,364 +2950,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Trasobares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Ferraro</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588135v1</w:t>
+                <w:t xml:space="preserve">hal-01588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Trasobares</w:t>
+                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588172v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3354,77 +3354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3471,103 +3471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,64 +3761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4012,51 +4012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4097,425 +4097,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Mélin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (4), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233745v1</w:t>
+                <w:t xml:space="preserve">hal-01233729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233729v1</w:t>
+                <w:t xml:space="preserve">hal-01260444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Jacquet</w:t>
+                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260444v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
               </w:r>
@@ -4527,51 +4527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4618,51 +4618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,64 +4778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4895,64 +4895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4999,77 +4999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5254,90 +5254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5414,64 +5414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Vyshnevyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.165417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5499,274 +5499,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735449v1</w:t>
+                <w:t xml:space="preserve">hal-00735439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Andreev quantum dot with several conducting channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. B. Lesovik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.125442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735439v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
               </w:r>
@@ -5778,51 +5778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5869,51 +5869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5986,77 +5986,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through an anisotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6159,64 +6159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahn-Soo Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83, pp.201304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6244,412 +6244,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381501v1</w:t>
+                <w:t xml:space="preserve">hal-00506010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anomalous Hall effects and electron polarizability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Středa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 82, pp.113303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.113303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506010v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Hall effects and electron polarizability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport through a band insulator with Rashba spin-orbit coupling: metal-insulator transition and spin-filtering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Japaridze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Středa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Roland Hayn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 82, pp.113303. </w:t>
+              <w:t xml:space="preserve">, 2010, 81, pp.165443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.113303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.165443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457169v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical effects in an Andreev quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. A. Sadovskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lesovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6709,64 +6709,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson effect through a multilevel dot near a singlet-triplet transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.155114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6813,77 +6813,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic response of a mesoscopic capacitor in the presence of strong electron interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Hamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (15), pp.153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6917,103 +6917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of finite frequency photo-assisted shot noise with a resonant circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Falci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.205411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7051,51 +7051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak-field Hall effect and static polarizability of Bloch electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Streda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.115115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7155,51 +7155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7246,103 +7246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium supercurrent through a quantum dot: current harmonics and proximity effect due to a normal metal lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bayandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Shumeiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80, pp.184510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7376,77 +7376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colossal spin fluctuations in a molecular quantum dot magnet with ferromagnetic electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken-Ichiro Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7484,64 +7484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron polarizability of crystalline solids in quantizing magnetic fields and topological gap numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Streda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.146804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7588,64 +7588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephson Effect through an isotropic magnetic molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minchul Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101, pp.146804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7683,51 +7683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hall current and electron polarizability of a two-dimensional electron gas subjected to weak superlattice potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel - Středa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan - Kučera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7813,51 +7813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. - Goonasekera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Meacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7917,77 +7917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable pi junction in a Josephson quantum-dot device with molecular spin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57, pp.279-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8034,51 +8034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted Andreev reflection as a probe of quantum noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. K. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8168,51 +8168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Kim Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8267,90 +8267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An electronic Mach-Zehnder interferometer in the Fractional Quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.201305(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8384,77 +8384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-controlled charge injection in a quantum Hall fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Creux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.205321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8501,51 +8501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise in a model of an alternating current scanning tunneling microscope molecule-metal junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mujica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8644,51 +8644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. C. Hutchings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Isherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. S. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8761,51 +8761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8912,51 +8912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chaneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.183</w:t>
@@ -8985,51 +8985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic filtering of moving atoms in pulsed optical lattices by control of dynamical localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Isherwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9102,64 +9102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum three body Coulomb problem in two dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak localization of light by cold atoms: the impact of quantum internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9318,51 +9318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of light by atoms in the weak localization regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9439,64 +9439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical properties of non-hydrogenic atoms in weak external fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9534,51 +9534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric resonances of binary random networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Luck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9661,90 +9661,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted shot noise spectroscopy at fractional filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT28 - 28th International Conference on Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden. pp.012143, </w:t>
@@ -9808,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.K.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9965,51 +9965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10072,51 +10072,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d'ondes dans un milieu atomique : chaos quantique et diffusion multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10312,51 +10312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.094705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel St&#345;eda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.113303" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel - St&#345;eda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan - Ku&#269;era" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085310" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - Goonasekera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Meacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Monteiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019163v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. C. Hutchings" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Isherwood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036205" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Isherwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Monteiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.253003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSJ.87.094705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812174v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vyshnevyy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lesovik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.165417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A. Sadovskyy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blatter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125442" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kawabata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.184513" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735474v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minchul Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lopez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahn-Soo Choi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.201304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel St&#345;eda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.113303" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Japaridze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hayn" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165443" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485307v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450053v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155114" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434358v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Hamamoto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153305" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Paladino" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Falci" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340317v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Streda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.115115" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.147004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409391v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bayandin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shumeiko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.184510" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266030v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Imura" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184637v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.146804" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276921v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180982v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel - St&#345;eda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan - Ku&#269;era" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.085310" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Jones" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. - Goonasekera" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Meacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Monteiro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068625v4" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Benjamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2007-00167-6" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019163v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. T. Nguyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079042v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Thanh Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Viet Nguyen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoshua Levinson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004582v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devillard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201305" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007609v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Creux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.205321" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005082v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mujica" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1878593" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005686v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. C. Hutchings" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Isherwood" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.036205" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001057v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigwarth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Labeyrie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005682v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilkowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bidel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaneliere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delande" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Isherwood" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Monteiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.253003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hilico" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#252;ller" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001629v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005735v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Luck" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141149v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K.T. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Levinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00000410v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>