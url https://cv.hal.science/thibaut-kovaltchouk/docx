--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -263,287 +263,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t>
+                <w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753949v1</w:t>
+                <w:t xml:space="preserve">hal-01265905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Farm Flicker Severity: Comparative Analysis and Solutions</w:t>
+                <w:t xml:space="preserve">Comparison Between Centralized and Decentralized Storage Energy Management for Direct Wave Energy Converter Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Armstrong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Blavette</w:t>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91, pp.32-39. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.1051 - 1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.01.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2016.2547462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265905v1</w:t>
+                <w:t xml:space="preserve">hal-01753949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, Commande et Mise en Oeuvre de deux Ponts Triphasés Back-to-Back avec Contrôle des Flux de Puissance et de la Tension du Bus DC : Application à l'émulation de la chaîne de conversion électrique des houlogénérateurs directs</w:t>
               </w:r>
@@ -555,51 +555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -676,64 +676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -928,51 +928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the optimal use of an existing MRE electrical network from an electrothermal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the wave dispersion phenomenon on the flicker generated by a wave farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Matine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Darkawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1531,351 +1531,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
+                <w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Monte-Carlo, Monaco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2015.7112985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195536v1</w:t>
+                <w:t xml:space="preserve">hal-01160252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between centralized and decentralized storage energy management for Direct Wave Energy Converter Farm</w:t>
+                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2015 Tenth International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160252v1</w:t>
+                <w:t xml:space="preserve">hal-01195536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1916,771 +1916,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Sizing of a Collaborative System: Photovoltaic Power Plant and Electric Vehicle Fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Rouland</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Multon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2014 Ninth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monte-Carlo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065175v1</w:t>
+                <w:t xml:space="preserve">hal-01225247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVER 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp 1-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Sizing of a Collaborative System: Photovoltaic Power Plant and Electric Vehicle Fleet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Multon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2014 Ninth International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225247v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Haessig</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Kévin Audoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988072v1</w:t>
+                <w:t xml:space="preserve">hal-01065175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t>
+                <w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864070v2</w:t>
+                <w:t xml:space="preserve">hal-00831687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t>
+                <w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831687v2</w:t>
+                <w:t xml:space="preserve">hal-00864070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the ageing in the control of the balancing circuit of supercapacitor</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70E73712"/>
+    <w:nsid w:val="3074D5F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="747C52EE"/>
+    <w:nsid w:val="D14BDC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3259,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188249249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188249249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>