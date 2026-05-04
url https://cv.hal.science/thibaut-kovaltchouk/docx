--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1916,395 +1916,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Sizing of a Collaborative System: Photovoltaic Power Plant and Electric Vehicle Fleet</w:t>
+                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+                <w:t xml:space="preserve">Pierre Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Multon</w:t>
+                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2014 Ninth International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bruxelles, Belgium. pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225247v1</w:t>
+                <w:t xml:space="preserve">hal-00988072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary Sizing of a Collaborative System: Photovoltaic Power Plant and Electric Vehicle Fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Venet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t>
+              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2014 Ninth International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monte-Carlo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061016v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Aging Model for Supercapacitors taking into account Power Cycling: Application to the Sizing of an Energy Storage System in a Direct Wave Energy Converte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lascaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Python in Science (EuroSciPy 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVER 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Monaco, Monaco. pp 1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988072v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lissage d'une production houlogénérée: gestion et dimensionnement d'un système de stockage par supercondensateurs sous contrainte de flicker</w:t>
               </w:r>
@@ -2409,278 +2409,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t>
+                <w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t>
+              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831687v2</w:t>
+                <w:t xml:space="preserve">hal-00864070v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of IGBT Current Rating on the Thermal Cycling Lifetime of a Power Electronic Active Rectifier in a Direct Wave Energy Converter</w:t>
+                <w:t xml:space="preserve">Influence of control strategy on the global efficiency of a Direct Wave Energy Converter with electric Power Take-Off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics and Applications (EPE), 2013 15th European Conference on Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.1-10, </w:t>
+              <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2013 8th International Conference and Exhibition on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Monaco, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2013.6521543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864070v2</w:t>
+                <w:t xml:space="preserve">hal-00831687v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the ageing in the control of the balancing circuit of supercapacitor</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3074D5F7"/>
+    <w:nsid w:val="22569F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D14BDC43"/>
+    <w:nsid w:val="80C2B6FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3259,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188249249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188249249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>