--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1661,282 +1661,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
+                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Primot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicael Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Venet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195536v1</w:t>
+                <w:t xml:space="preserve">hal-01195523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aging-Aware Life Cycle Cost Comparison between Supercapacitors and Li-ion Batteries to Smooth Direct Wave Energy Converter Production</w:t>
+                <w:t xml:space="preserve">Model Predictive Control of a Direct Wave Energy Converter Constrained by the Electrical Chain using an Energetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rongère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicael Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Wave and Tidal Energy Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195523v1</w:t>
+                <w:t xml:space="preserve">hal-01195536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing an Optimal Control Policy for an Energy Storage</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22569F1D"/>
+    <w:nsid w:val="85148849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="80C2B6FE"/>
+    <w:nsid w:val="36A8B687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3259,51 +3259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188249249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-kovaltchouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9615-9977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188249249" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Armstrong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.01.034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2016.2547462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darkawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamonic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2014.2369817" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rong&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905532" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Jourdain de Thieulloy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Matine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ben Chabane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2016.7476415" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Darkawi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2015.7112985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232248" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Primot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061016v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Audoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rouland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864070v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631903" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831687v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2013.6521543" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kreczanik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>