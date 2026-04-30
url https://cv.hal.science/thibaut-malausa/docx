--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -2521,429 +2521,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t>
+                <w:t xml:space="preserve">The Vine Mealybug Planococcus ficus (Signoret) (Hemiptera: Pseudococcidae) Damaging Vineyards in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Collet</w:t>
+                <w:t xml:space="preserve">V. C. Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Vayssade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+                <w:t xml:space="preserve">E. C. W. Galzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mouton</w:t>
+                <w:t xml:space="preserve">Jean François Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">M. B. Kaydan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.449-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13744-016-0396-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01916777v1</w:t>
+                <w:t xml:space="preserve">hal-02636256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vine Mealybug Planococcus ficus (Signoret) (Hemiptera: Pseudococcidae) Damaging Vineyards in Brazil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. C. W. Galzer</w:t>
+                <w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Retamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Zaviezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. B. Kaydan</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13744-016-0396-8⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636256v1</w:t>
+                <w:t xml:space="preserve">hal-02633852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+                <w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633852v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating biological control agents for controlling invasive populations of the Mealybug Pseudococcus comstocki in France</w:t>
               </w:r>
@@ -3187,425 +3187,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 23 polymorphic microsatellite loci in invasive silver wattle, &amp;lt;em&amp;gt;Acacia dealbata (Fabaceae)&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species of &amp;lt;em&amp;gt;Dysmicoccus&amp;lt;/em&amp;gt; damaging lavender in French Provence (Hemiptera, Sternorrhyncha, Pseudococcidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+                <w:t xml:space="preserve">Danièle Matile-Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Bora Kaydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Broadhurst</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David J. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/apps.1500018⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3980 (4), pp.575-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3980.4.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640834v1</w:t>
+                <w:t xml:space="preserve">hal-02632985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of &amp;lt;em&amp;gt;Dysmicoccus&amp;lt;/em&amp;gt; damaging lavender in French Provence (Hemiptera, Sternorrhyncha, Pseudococcidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Germain</w:t>
+                <w:t xml:space="preserve">Guiding classical biological control of an invasive mealybug using integrative taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleixandre Beltra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Addison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Matile-Ferrero</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ferran Garcia Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3980.4.7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632985v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding classical biological control of an invasive mealybug using integrative taxonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of 23 polymorphic microsatellite loci in invasive silver wattle, &amp;lt;em&amp;gt;Acacia dealbata (Fabaceae)&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleixandre Beltra</w:t>
+                <w:t xml:space="preserve">Linda Broadhurst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia Addison</w:t>
+                <w:t xml:space="preserve">Isabelle Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Avalos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Crochard</w:t>
+                <w:t xml:space="preserve">Martin Henery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Garcia Mari</w:t>
+                <w:t xml:space="preserve">Aurelie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/apps.1500018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631542v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
               </w:r>
@@ -3835,286 +3835,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology: an application to parasitoid venom</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Poirié</w:t>
+                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168210v1</w:t>
+                <w:t xml:space="preserve">hal-01239513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology: an application to parasitoid venom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (5), pp.1120-1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01239513v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mealybug species from Chilean agricultural landscapes and main factors influencing the genetic structure of [i]Pseudococcus viburni[/i]</w:t>
               </w:r>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,51 +4511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity of statistical treatments to reconstruct worldwide routes of invasion: the case of the Asian ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lundgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,1431 +5004,1431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterisation of Pseudococcidae surveyed on crops and ornamental plants in Spain</w:t>
+                <w:t xml:space="preserve">Molecular and morphological characterization of mealybugs (Hemiptera: Pseudococcidae) from Chilean vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beltra</w:t>
+                <w:t xml:space="preserve">M. C. G. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soto</w:t>
+                <w:t xml:space="preserve">J-F. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zaviezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 102 (2), pp.165 - 172. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485311000514⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 102 (5), pp.524 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648474v1</w:t>
+                <w:t xml:space="preserve">hal-02643807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterization of mealybugs (Hemiptera: Pseudococcidae) from Chilean vineyards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">S.W. A'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zaviezo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emily Argo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Avand-Faghih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashoktaru Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485312000053⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643807v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and morphological characterisation of Pseudococcidae surveyed on crops and ornamental plants in Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arman Avand-Faghih</w:t>
+                <w:t xml:space="preserve">A. Beltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashoktaru Barat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (2), pp.165 - 172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007485311000514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653040v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of mealybug pest species (Hemiptera: Pseudococcidae) in Egypt and France, using a DNA barcoding approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abd-Rabou</w:t>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Shalaby</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 102 (5), pp.515 - 523. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485312000041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650109v1</w:t>
+                <w:t xml:space="preserve">hal-02642666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of mealybug pest species (Hemiptera: Pseudococcidae) in Egypt and France, using a DNA barcoding approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vercken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">S. Abd-Rabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Shalaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5 (5), pp.424 - 443. </w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (5), pp.515 - 523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00272.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642666v1</w:t>
+                <w:t xml:space="preserve">hal-02650109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648060v1</w:t>
+                <w:t xml:space="preserve">hal-01995051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">A new species of Pseudococcus (Hemiptera: Pseudococcidae) belonging to the &amp;quot;Pseudococcus maritimus&amp;quot; complex from Chile: molecular and morphological description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Hinrichsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Zaviezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2926, pp.46 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.2926.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643755v1</w:t>
+                <w:t xml:space="preserve">hal-02647311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of microsatellite development in Lepidoptera: Euphydryas aurinia (Nymphalidae) as a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubut</w:t>
+                <w:t xml:space="preserve">DNA markers to disentangle complexes of cryptic taxa in mealybugs (Hemiptera: Pseudococcidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Aurore Fenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Junker</w:t>
+                <w:t xml:space="preserve">J.F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01495.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294296v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Gilles</w:t>
+                <w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emese Meglécz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995051v1</w:t>
+                <w:t xml:space="preserve">hal-02648060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Pseudococcus (Hemiptera: Pseudococcidae) belonging to the &amp;quot;Pseudococcus maritimus&amp;quot; complex from Chile: molecular and morphological description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tania Zaviezo</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.2926.1.2⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647311v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA markers to disentangle complexes of cryptic taxa in mealybugs (Hemiptera: Pseudococcidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Challenges of microsatellite development in Lepidoptera: Euphydryas aurinia (Nymphalidae) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fenis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Warot</w:t>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (108), pp.261-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644597v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning the European corn borer (&amp;lt;em&amp;gt;Ostrinia&amp;lt;/em&amp;gt; spp.) genome for adptive divergence between host-affiliated species</w:t>
               </w:r>
@@ -6573,64 +6573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,295 +6834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.560. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663878v1</w:t>
+                <w:t xml:space="preserve">hal-02664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Facon</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664647v1</w:t>
+                <w:t xml:space="preserve">hal-02663878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t>
               </w:r>
@@ -7147,51 +7147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7242,90 +7242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7380,103 +7380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t>
@@ -7699,51 +7699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8245,51 +8245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8776,51 +8776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9017,51 +9017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 308 (5719), pp.258-260. </w:t>
@@ -9112,51 +9112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining genetic variation and phenotypic plasticity in tradeoff modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9493,51 +9493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9726,51 +9726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and evolution of the venom of two biological control agents from the genus Psyttalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,51 +9851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'élevage sur un hôte de substitution chez les parasitoïdes Psyttalia lounsburyi et P. concolor utilisés en lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10047,606 +10047,606 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Quae, 161 p., 2024, Hors collection, 978-2-7592-3895-8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3895-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Biocontrol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rusch</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 244 p., 2022, 9782759233106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03695954v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zéro pesticide : un nouveau paradigme de recherche pour une agriculture durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended Biocontrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 244 p., 2022, 9782759233106</w:t>
+                <w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 327 p., 2022, 978-94-024-2150-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03587361v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2020, Savoir Faire (Quae), 978-2-7592-3076-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Thiéry</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10656,389 +10656,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des recherches dé-coïncidentes dans un contexte de fragilité des écosystèmes et des systèmes agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Marette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une recherche dé-coïncidente pour se préparer aux crises environnementales et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.11-19, 2024, Hors collection, 978-2-7592-3895-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of biocontrol deployment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+                <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Malausa</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Biocontrol</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Un nouveau paradigme de recherche pour une agriculture durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695975v1</w:t>
+                <w:t xml:space="preserve">hal-03778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">The challenge of biocontrol deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
-[...30 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un nouveau paradigme de recherche pour une agriculture durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-218, 2022, 978-94-024-2150-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778945v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11742,51 +11742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11860,51 +11860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12099,51 +12099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C G Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Pacheco da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bora Kaydan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01532-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08278" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alejandro Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Botton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00841-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa Gutierrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1809-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Bora Kaydan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15983-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. W. Galzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Kaydan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-016-0396-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.584.8065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Broadhurst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1500018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Matile-Ferrero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Williams" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3980.4.7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Beltra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Addison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Avalos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia Mari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128685" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C.G. Correa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alvear" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C G Correa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zaviezo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000667" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2P5B6VF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemerson Silva da Cunha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oderlei Bernardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3364" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGB74263-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beltra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000514" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G. Correa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zaviezo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000053" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguirre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hinrichsen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2926.1.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01094222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Andris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudbjorg I. Aradottir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Audzijonyte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C. Bess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02916.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXX78MF0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657452v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piveteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005536" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4735B55561ED120D5392B841AB9DFD968FA8F97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genestier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2006.00427.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audiot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genestier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660252v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Alla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.01.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR9HMPQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107577" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681146v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13563.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6WRDRSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malausa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228764v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Castella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcdargent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C G Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Pacheco da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bora Kaydan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01532-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08278" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alejandro Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Botton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00841-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa Gutierrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1809-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Bora Kaydan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15983-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. W. Galzer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Kaydan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-016-0396-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.584.8065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Matile-Ferrero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3980.4.7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Beltra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Addison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Avalos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia Mari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128685" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Broadhurst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1500018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C.G. Correa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alvear" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C G Correa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zaviezo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000667" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2P5B6VF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemerson Silva da Cunha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oderlei Bernardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3364" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGB74263-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G. Correa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Germain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zaviezo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beltra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000514" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguirre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hinrichsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2926.1.2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01094222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Andris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudbjorg I. Aradottir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Audzijonyte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C. Bess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02916.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXX78MF0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657452v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piveteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005536" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4735B55561ED120D5392B841AB9DFD968FA8F97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genestier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2006.00427.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audiot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genestier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660252v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Alla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.01.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR9HMPQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107577" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681146v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13563.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6WRDRSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587361v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695975v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malausa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228764v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Castella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcdargent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>