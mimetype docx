--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -654,425 +654,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts from pulled to pushed range expansions caused by reduction of landscape connectivity</w:t>
+                <w:t xml:space="preserve">Molecular identification of Trichogramma species parasitizing Ostrinia nubilalis in corn and pepper in south–east border of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dahirel</w:t>
+                <w:t xml:space="preserve">Aleksandar Ivezić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bertin</w:t>
+                <w:t xml:space="preserve">Paul F Rugman-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Haond</w:t>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blin</w:t>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aleksandra Ignjatović-Ćupina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130 (5), pp.708-724. </w:t>
+              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.346-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.08278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09670874.2020.1779383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231550v1</w:t>
+                <w:t xml:space="preserve">hal-03285829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoids (Hymenoptera) of Mealybug Pests (Hemiptera: Pseudococcidae) from Southern Brazil: Molecular and Morphological Characterization</w:t>
+                <w:t xml:space="preserve">Shifts from pulled to pushed range expansions caused by reduction of landscape connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Maxime Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Alejandro Aquino</w:t>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Crochard</w:t>
+                <w:t xml:space="preserve">Marjorie Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Aurélie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Botton</w:t>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (5), pp.759-766. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (5), pp.708-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13744-020-00841-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.08278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545858v1</w:t>
+                <w:t xml:space="preserve">hal-03231550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of Trichogramma species parasitizing Ostrinia nubilalis in corn and pepper in south–east border of Europe</w:t>
+                <w:t xml:space="preserve">Parasitoids (Hymenoptera) of Mealybug Pests (Hemiptera: Pseudococcidae) from Southern Brazil: Molecular and Morphological Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar Ivezić</w:t>
+                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul F Rugman-Jones</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Daniel Alejandro Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Ignjatović-Ćupina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pest Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67, pp.346-357. </w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (5), pp.759-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670874.2020.1779383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13744-020-00841-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285829v1</w:t>
+                <w:t xml:space="preserve">hal-03545858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parasitoïde exotique contre le carpocapse des pommes</w:t>
               </w:r>
@@ -1177,364 +1177,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural enemies of armored scales (hemiptera: diaspididae) and soft scales (hemiptera: coccidae) in chile: molecular and morphological identification</w:t>
+                <w:t xml:space="preserve">Rapid and dfferential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Amouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Crochard</w:t>
+                <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Correa Gutierrez</w:t>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+                <w:t xml:space="preserve">Christian Rebuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205475⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (629), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins11110629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624542v1</w:t>
+                <w:t xml:space="preserve">hal-02340472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and dfferential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural enemies of armored scales (hemiptera: diaspididae) and soft scales (hemiptera: coccidae) in chile: molecular and morphological identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+                <w:t xml:space="preserve">Margarita Correa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rebuf</w:t>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (629), pp.1-20. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins11110629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0205475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340472v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European bridgehead effect in the worldwide invasion of the obscure mealybug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Correa Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Palero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Zaviezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1637,51 +1637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), pp.243-253. </w:t>
@@ -1771,51 +1771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Silvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.421-432. </w:t>
@@ -1847,1765 +1847,1765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative taxonomy methods reveal high mealybug (Hemiptera: Pseudococcidae) diversity in southern Brazilian fruit crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Genetic diversity of armored scales (Hemiptera: Diaspididae) and soft scales (Hemiptera: Coccidae) in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Bora Kaydan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">J. -F. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ferran Palero</w:t>
+                <w:t xml:space="preserve">Margot Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15983-5⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7, pp.2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01997-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629140v1</w:t>
+                <w:t xml:space="preserve">hal-01607794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+                <w:t xml:space="preserve">Integrative taxonomy methods reveal high mealybug (Hemiptera: Pseudococcidae) diversity in southern Brazilian fruit crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Tamisier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+                <w:t xml:space="preserve">Mehmet Bora Kaydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+                <w:t xml:space="preserve">Jean-François Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Palero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15983-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508169v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying obstacles and ranking common biological control research priorities for Europe to manage most economically important pests in arable, vegetable and perennial crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">No inbreeding depression in laboratory-reared individuals of the parasitoid wasp Allotropa burrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Bischoff-Schaefer</w:t>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Bluemel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Dreux</w:t>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.4423⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp.964 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625012v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-release host range determination of the parasitoid allotropa burrelli for the biocontrol of pseudococcus comstocki in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
+                <w:t xml:space="preserve">Identifying obstacles and ranking common biological control research priorities for Europe to manage most economically important pests in arable, vegetable and perennial crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Bischoff-Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+                <w:t xml:space="preserve">Sylvia Bluemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Dachbrodt-Saaydeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.12407⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (1), pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.4423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02625110v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of armored scales (Hemiptera: Diaspididae) and soft scales (Hemiptera: Coccidae) in Chile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Margot Correa</w:t>
+                <w:t xml:space="preserve">Pre-release host range determination of the parasitoid allotropa burrelli for the biocontrol of pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Quaglietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ampuero</w:t>
+                <w:t xml:space="preserve">Pierre Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.2014. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (8), pp.665-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-01997-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jen.12407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607794v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vine Mealybug Planococcus ficus (Signoret) (Hemiptera: Pseudococcidae) Damaging Vineyards in Brazil</w:t>
+                <w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. C. Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Marie Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. C. W. Galzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Chloé Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Germain</w:t>
+                <w:t xml:space="preserve">Laurence Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Kaydan</w:t>
+                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (4), pp.449-451. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13744-016-0396-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636256v1</w:t>
+                <w:t xml:space="preserve">hal-01916777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The Vine Mealybug Planococcus ficus (Signoret) (Hemiptera: Pseudococcidae) Damaging Vineyards in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. C. Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. C. W. Galzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Kaydan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.449-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13744-016-0396-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633852v1</w:t>
+                <w:t xml:space="preserve">hal-02636256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diploid male production correlates with genetic diversity in the parasitoid wasp Venturia canescens : a genetic approach with new microsatellite markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Desouhant</w:t>
+                <w:t xml:space="preserve">Genetic analyses and occurrence of diploid males in field and laboratory populations of Mastrus ridens (Hymenoptera: Ichneumonidae), a parasitoid of the codling moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Retamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Zaviezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fauvergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (18), pp.6721 - 6734. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.69-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2016.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916777v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating biological control agents for controlling invasive populations of the Mealybug Pseudococcus comstocki in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Three new species of mealybug (Hemiptera, Coccomorpha, Pseudococcidae) on persimmon fruit trees (Diospyros kaki) in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor C. Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Bora Kaydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Botton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157965⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 584, pp.61-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.584.8065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604213v1</w:t>
+                <w:t xml:space="preserve">hal-02631565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three new species of mealybug (Hemiptera, Coccomorpha, Pseudococcidae) on persimmon fruit trees (Diospyros kaki) in southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating biological control agents for controlling invasive populations of the Mealybug Pseudococcus comstocki in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Groussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor C. Pacheco da Silva</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 584, pp.61-82. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.584.8065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631565v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of &amp;lt;em&amp;gt;Dysmicoccus&amp;lt;/em&amp;gt; damaging lavender in French Provence (Hemiptera, Sternorrhyncha, Pseudococcidae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of 23 polymorphic microsatellite loci in invasive silver wattle, &amp;lt;em&amp;gt;Acacia dealbata (Fabaceae)&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Matile-Ferrero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Williams</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda Broadhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Legoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Henery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.3980.4.7⟩</w:t>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/apps.1500018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632985v1</w:t>
+                <w:t xml:space="preserve">hal-02640834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding classical biological control of an invasive mealybug using integrative taxonomy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Crochard</w:t>
+                <w:t xml:space="preserve">A new species of &amp;lt;em&amp;gt;Dysmicoccus&amp;lt;/em&amp;gt; damaging lavender in French Provence (Hemiptera, Sternorrhyncha, Pseudococcidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferran Garcia Mari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danièle Matile-Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Bora Kaydan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128685⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3980 (4), pp.575-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.3980.4.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631542v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 23 polymorphic microsatellite loci in invasive silver wattle, &amp;lt;em&amp;gt;Acacia dealbata (Fabaceae)&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guiding classical biological control of an invasive mealybug using integrative taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Broadhurst</w:t>
+                <w:t xml:space="preserve">Aleixandre Beltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Legoff</w:t>
+                <w:t xml:space="preserve">Pia Addison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Henery</w:t>
+                <w:t xml:space="preserve">Juan Antonio Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Blin</w:t>
+                <w:t xml:space="preserve">Ferran Garcia Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/apps.1500018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0128685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640834v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
               </w:r>
@@ -3617,77 +3617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sup12, pp.16-27</w:t>
@@ -3742,77 +3742,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.16 - 27</w:t>
@@ -3867,77 +3867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (12), pp.16-27</w:t>
@@ -3970,51 +3970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology: an application to parasitoid venom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poirié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (5), pp.1120-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4113,77 +4113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mealybug species from Chilean agricultural landscapes and main factors influencing the genetic structure of [i]Pseudococcus viburni[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita C.G. Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alvear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4228,1158 +4228,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological identification of mealybug species (Hemiptera: Pseudococcidae) in brazilian vineyards</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
+                <w:t xml:space="preserve">Complementarity of statistical treatments to reconstruct worldwide routes of invasion: the case of the Asian ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bernardi</w:t>
+                <w:t xml:space="preserve">Jonathan Lundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103267⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, pp.5979-5997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640797v1</w:t>
+                <w:t xml:space="preserve">hal-02635016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microsatellite DNA libraries from three mealybug species and development of microsatellite markers for Pseudococcus viburni (Hemiptera: Pseudococcidae).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Maguet</w:t>
+                <w:t xml:space="preserve">Molecular and morphological identification of mealybug species (Hemiptera: Pseudococcidae) in brazilian vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Cezar Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (2), pp.213-220. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485313000667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630592v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity of statistical treatments to reconstruct worldwide routes of invasion: the case of the Asian ladybird &amp;lt;em&amp;gt;Harmonia axyridis&amp;lt;/em&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of microsatellite DNA libraries from three mealybug species and development of microsatellite markers for Pseudococcus viburni (Hemiptera: Pseudococcidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lundgren</w:t>
+                <w:t xml:space="preserve">M C G Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Koch</w:t>
+                <w:t xml:space="preserve">T Zaviezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Facon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Le Maguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12989⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (2), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485313000667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635016v1</w:t>
+                <w:t xml:space="preserve">hal-02630592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-Designer: a user-friendly program for designing species-specific primer pairs from DNA sequence alignments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of azadirachtin on Tetranychus urticae (Acari: Tetranychidae) and its compatibility with predatory mites (Acari: Phytoseiidae) on strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Villard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Uemerson Silva da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oderlei Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12116⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (1), pp.75 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649074v1</w:t>
+                <w:t xml:space="preserve">hal-02651488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PCR-based method for estimating parasitism rates in the olive fly parasitoids Psyttalia concolor and P. lounsburyi (Hymenoptera: Braconidae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">SP-Designer: a user-friendly program for designing species-specific primer pairs from DNA sequence alignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2013.07.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.755 - 758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167849v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of azadirachtin on Tetranychus urticae (Acari: Tetranychidae) and its compatibility with predatory mites (Acari: Phytoseiidae) on strawberry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A PCR-based method for estimating parasitism rates in the olive fly parasitoids Psyttalia concolor and P. lounsburyi (Hymenoptera: Braconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Poirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.3364⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.44-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651488v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterization of mealybugs (Hemiptera: Pseudococcidae) from Chilean vineyards</w:t>
+                <w:t xml:space="preserve">Molecular and morphological characterisation of Pseudococcidae surveyed on crops and ornamental plants in Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. G. Correa</w:t>
+                <w:t xml:space="preserve">A. Beltra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Germain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Zaviezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 102 (5), pp.524 - 530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485312000053⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 102 (2), pp.165 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485311000514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643807v1</w:t>
+                <w:t xml:space="preserve">hal-02648474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and morphological characterization of mealybugs (Hemiptera: Pseudococcidae) from Chilean vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. G. Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.W. A'Hara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Amouroux</w:t>
+                <w:t xml:space="preserve">J-F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Argo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Zaviezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (5), pp.524 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485312000053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653040v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and morphological characterisation of Pseudococcidae surveyed on crops and ornamental plants in Spain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. A'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Argo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beltra</w:t>
+                <w:t xml:space="preserve">Arman Avand-Faghih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ashoktaru Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 102 (2), pp.165 - 172. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485311000514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648474v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biology of small, introduced populations, with special reference to biological control</w:t>
               </w:r>
@@ -5391,51 +5391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth A. Hufbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,77 +5508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abd-Rabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kreiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (5), pp.515 - 523. </w:t>
@@ -5610,825 +5610,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Borowiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fleisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Gilles</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 647, pp.16-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995051v1</w:t>
+                <w:t xml:space="preserve">hal-02648060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Pseudococcus (Hemiptera: Pseudococcidae) belonging to the &amp;quot;Pseudococcus maritimus&amp;quot; complex from Chile: molecular and morphological description</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tania Zaviezo</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cheyppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walker Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.2926.1.2⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (5), pp.713 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647311v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA markers to disentangle complexes of cryptic taxa in mealybugs (Hemiptera: Pseudococcidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Challenges of microsatellite development in Lepidoptera: Euphydryas aurinia (Nymphalidae) as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melthide Sinama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Fenis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Warot</w:t>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ris</w:t>
+                <w:t xml:space="preserve">André Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (108), pp.261-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644597v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte Biologique classique et insectes phytophages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Kreiter</w:t>
+                <w:t xml:space="preserve">Accuracy and quality assessment of 454 GS-FLX Titanium pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Tabone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648060v1</w:t>
+                <w:t xml:space="preserve">hal-01995051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Psyttalia lounsburyi, a candidatebiocontrol agent of the olive fruit fly, and its Wolbachia symbionts asa pre-requisite for future intraspecific hybridization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">A new species of Pseudococcus (Hemiptera: Pseudococcidae) belonging to the &amp;quot;Pseudococcus maritimus&amp;quot; complex from Chile: molecular and morphological description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Hinrichsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Zaviezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-011-9346-x⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2926, pp.46 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.2926.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643755v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of microsatellite development in Lepidoptera: Euphydryas aurinia (Nymphalidae) as a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melthide Sinama</w:t>
+                <w:t xml:space="preserve">DNA markers to disentangle complexes of cryptic taxa in mealybugs (Hemiptera: Pseudococcidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dubut</w:t>
+                <w:t xml:space="preserve">Aurore Fenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Warot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Junker</w:t>
+                <w:t xml:space="preserve">J.F. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.142-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2009.01495.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294296v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning the European corn borer (&amp;lt;em&amp;gt;Ostrinia&amp;lt;/em&amp;gt; spp.) genome for adptive divergence between host-affiliated species</w:t>
               </w:r>
@@ -6440,51 +6440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afiwa Midamegbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,77 +6560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput microsatellite isolation through 454 GS-FLX Titanium pyrosequencing of enriched DNA libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,295 +6834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Facon</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emese Meglécz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664647v1</w:t>
+                <w:t xml:space="preserve">hal-02663878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representativeness of microsatellite distributions in genomes, as revealed by 454 GS-FLX Titanium pyrosequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridgehead effect in the worldwide invasion of the biocontrol Harlequin Ladybird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Costedoat</w:t>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.560. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.e9743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663878v1</w:t>
+                <w:t xml:space="preserve">hal-02664647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide survey and analysis of microsatellites in nematodes, with a focus on the plant-parasitic species Meloidogyne incognita</w:t>
               </w:r>
@@ -7147,64 +7147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.598. </w:t>
@@ -7242,103 +7242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QDD: a user-friendly program to select microsatellite markers and design primers from large sequencing projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (3), pp.403-404. </w:t>
@@ -7380,103 +7380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 55 novel polymorphic microsatellite loci for the critically endangered L. (Actinopterygii: Perciformes: Percidae) and cross-species amplification in five other percids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emese Meglécz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Chappaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Costedoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (6), pp.931-938. </w:t>
@@ -7673,77 +7673,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellites in the harlequin ladybird Harmonia axyridis (Coleoptera, Coccinellidae) and cross-species amplification within the family Coccinellidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7802,51 +7802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in oviposition behaviour of two sympatric sibling species of the Ostrinia genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pélissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,64 +7944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variation in invasive and biocontrol populations of the harlequin ladybird, Harmonia axyridis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8073,51 +8073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure and gene flow in French populations of two Ostrinia taxa: host races or sibling species?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,77 +8219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular differentiation at nuclear loci in French host races of the European corn borer (Ostrinia nubilalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8737,90 +8737,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-species variability of the response to 20-hydroxyeedysone in peach-potato aphid (Myzus persicae Sulzer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8877,359 +8877,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortative mating in sympatric host races of the european corn borer.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Combining genetic variation and phenotypic plasticity in tradeoff modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergine Ponsard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (2), pp.330-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2005.13563.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021046v1</w:t>
+                <w:t xml:space="preserve">hal-02681146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortative mating in sympatric host races of the european corn borer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Assortative mating in sympatric host races of the european corn borer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Ponsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 308 (5719), pp.258-260. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 308 (5719), pp.258-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1107577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186441v1</w:t>
+                <w:t xml:space="preserve">hal-00021046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining genetic variation and phenotypic plasticity in tradeoff modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Assortative mating in sympatric host races of the european corn borer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lapchin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Thérèse Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0030-1299.2005.13563.x⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 308 (5719), pp.258-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1107577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681146v1</w:t>
+                <w:t xml:space="preserve">hal-03186441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9385,51 +9385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant BioProtection and BioStimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique 2 : Environnement, Santé, Citoyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9454,103 +9454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of the individual variability of 1D protein profiles as a tool in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion 2015 du Réseau Ecologie des Interactions Durables - REID 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Claude Bernard Lyon 1 (UCBL). FRA., Mar 2015, Lyon, France</w:t>
@@ -9713,51 +9713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and evolution of the venom of two biological control agents from the genus Psyttalia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9765,51 +9765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Biological Control of Arthropods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Pucón, Chile. 2 p</w:t>
@@ -9838,51 +9838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'élevage sur un hôte de substitution chez les parasitoïdes Psyttalia lounsburyi et P. concolor utilisés en lutte biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9890,51 +9890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel M. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion annuelle du groupe de Biologie et Génétique des Populations. Petit Pois Déridé 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). Avignon, FRA., Aug 2012, Avignon, France. 1 p</w:t>
@@ -10174,51 +10174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -10511,51 +10511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10789,256 +10789,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge of biocontrol deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">Thibault Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Boutet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Fauvergue; Adrien Rusch; Matthieu Barret; Marc Bardin; Emmanuelle Jacquin-Joly; Thibaut Malausa; Christian Lannou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un nouveau paradigme de recherche pour une agriculture durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Biocontrol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Dordrecht; Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-218, 2022, 978-94-024-2150-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2150-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778945v1</w:t>
+                <w:t xml:space="preserve">hal-03695975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of biocontrol deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Malausa</w:t>
+                <w:t xml:space="preserve">Le(s) Biocontrôle(s) dans une perspective d’agriculture sans pesticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aura Parmentier Cajaiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Biocontrol</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Un nouveau paradigme de recherche pour une agriculture durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695975v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11056,103 +11056,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts from pulled to pushed range expansions caused by reduction of landscape connectedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11296,103 +11296,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and differential evolution of the venom composition of a parasitoid wasp depending on the host strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cavigliasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mathe-Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rebuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11607,51 +11607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Orsat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Marcdargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11742,51 +11742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11860,51 +11860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Barouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA; ANR; Ministère de l’enseignement supérieur, de la recherche et de l’innovation; Secrétariat général pour l’investissement. 2019, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12099,51 +12099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C G Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Pacheco da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bora Kaydan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01532-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08278" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alejandro Aquino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Botton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00841-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624542v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa Gutierrez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1809-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Bora Kaydan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15983-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. W. Galzer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Kaydan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-016-0396-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631565v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.584.8065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Matile-Ferrero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Williams" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3980.4.7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Beltra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Addison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Avalos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia Mari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128685" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640834v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Broadhurst" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1500018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C.G. Correa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alvear" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C G Correa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zaviezo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000667" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12116" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2P5B6VF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.07.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemerson Silva da Cunha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oderlei Bernardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3364" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGB74263-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G. Correa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Germain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zaviezo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000053" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beltra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000514" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647311v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguirre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hinrichsen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2926.1.2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01094222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Andris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudbjorg I. Aradottir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Audzijonyte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C. Bess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02916.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXX78MF0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657452v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piveteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005536" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4735B55561ED120D5392B841AB9DFD968FA8F97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genestier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2006.00427.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audiot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genestier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660252v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Alla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.01.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR9HMPQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021046v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186441v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107577" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681146v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13563.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6WRDRSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587361v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695975v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malausa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228764v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Castella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcdargent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Guti&#233;rrez-Jara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Vogt-Geisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Benitez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P&#233;rez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01745-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228799v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C G Correa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C Pacheco da Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bora Kaydan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Germain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-022-01532-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00742-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03140141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sil&#232;ne Lartigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Yalaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Belliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jeandroz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13329" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Ivezi&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Rugman-Jones" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2020.1779383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08278" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cezar Pacheco da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alejandro Aquino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Botton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00841-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Borowiec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Alison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam B&#233;rud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cavigliasso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rebuf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11110629" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624542v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Correa Gutierrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Groussier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kreiter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0205475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Zaviezo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-018-1809-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621754v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Retamal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Silvy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191199117687397E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Germain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Correa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01997-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Bora Kaydan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15983-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Quaglietti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fleisch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2643" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bischoff-Schaefer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bluemel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Dachbrodt-Saaydeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dreux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4423" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12407" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Collet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vayssade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desouhant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2370" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636256v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. W. Galzer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Kaydan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-016-0396-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2016.06.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor C. Pacheco da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.584.8065" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Warot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157965" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Broadhurst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Henery" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1500018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632985v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Matile-Ferrero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Williams" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3980.4.7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Beltra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Addison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Avalos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Garcia Mari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0128685" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533281v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gatti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poiri&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12389" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita C.G. Correa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alvear" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16483" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lundgren" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12989" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL3D3LSG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640797v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernardi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103267" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C G Correa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Zaviezo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Maguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Herrbach" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485313000667" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemerson Silva da Cunha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oderlei Bernardi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3364" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGB74263-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2P5B6VF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167849v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Poirie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2013.07.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beltra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000514" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. G. Correa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Germain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zaviezo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000053" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642666v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Hufbauer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00272.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650109v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abd-Rabou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shalaby" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485312000041" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648060v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheyppe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walker Jones" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-011-9346-x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD060184EC216146B6543620EECD49546648ECF5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294296v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melthide Sinama" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Costedoat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gilles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01995051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pech" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferreira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-245" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647311v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguirre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Hinrichsen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2926.1.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644597v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fenis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Germain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2009.01495.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644072v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afiwa Midamegbe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delava" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cros-Arteil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05035.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF90D1541498763CB086BD861DB8619E0A7AA1D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506135v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blancard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.02992.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-560" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664647v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009743" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663550v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-598" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667917v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btp670" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609749v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grenier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chappaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0421-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01094222v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Andris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudbjorg I. Aradottir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Audzijonyte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie C. Bess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02916.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GXX78MF0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657463v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02517.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2ZN9CCK7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657452v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piveteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005536" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4735B55561ED120D5392B841AB9DFD968FA8F97B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660113v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Devred" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9131-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0643790EBF1DDCDA659462254E54C0207D8233D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657299v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.107.072108" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669032v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Fr&#233;rot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Genestier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2006.00427.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082833v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Fr&#233;rot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131851v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audiot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genestier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frerot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660252v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salles" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marquet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Alla" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.01.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZR9HMPQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681146v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapchin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.13563.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6WRDRSM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021046v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186441v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bontemps" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1107577" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796333v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741845v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ziegler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Disdier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1104.58" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M. Thaon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810183v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630167v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Marette" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lejars" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Briard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3895-8" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587361v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695954v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791036v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230761/biocontrole" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693521v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695975v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malausa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_18" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778945v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Parmentier Cajaiba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953091v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931599v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bousquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Braun" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desbois-Vimont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788791v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228764v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Castella" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Orsat" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Marcdargent" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791792v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789606v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>