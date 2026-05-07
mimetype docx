--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -868,407 +868,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05080506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradox theory in the digital transformation of SMES</w:t>
+                <w:t xml:space="preserve">Transformation digitale des PME : étude par la théorie des paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cagnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos (Cyprus), Cyprus</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620257v1</w:t>
+                <w:t xml:space="preserve">hal-04620282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation digitale des PME : étude par la théorie des paradoxes</w:t>
+                <w:t xml:space="preserve">The paradox theory in the digital transformation of SMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Cagnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos (Cyprus), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620282v1</w:t>
+                <w:t xml:space="preserve">hal-04620257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement de la RNE (Responsabilité Numérique des Entreprises) en PME, quels rôles pour la gestion de la connaissance ? Une approche croisée par les concepts de routines défensives et d’apprentissage organisationnel</w:t>
+                <w:t xml:space="preserve">Le manager face à la surcharge de travail numérique de ses équipes. L’exemple de la messagerie électronique « au pays » de l’enseignement secondaire privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Toppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque de l'AGeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès des 10 ans de l’Association Française Droit et Management : Les transformations juridiques de l’entreprise à l’heure des défis environnementaux et sociétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française Droit et Management, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04117394v1</w:t>
+                <w:t xml:space="preserve">hal-04432292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le manager face à la surcharge de travail numérique de ses équipes. L’exemple de la messagerie électronique « au pays » de l’enseignement secondaire privé</w:t>
+                <w:t xml:space="preserve">Le déploiement de la RNE (Responsabilité Numérique des Entreprises) en PME, quels rôles pour la gestion de la connaissance ? Une approche croisée par les concepts de routines défensives et d’apprentissage organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Toppia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Metailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des 10 ans de l’Association Française Droit et Management : Les transformations juridiques de l’entreprise à l’heure des défis environnementaux et sociétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française Droit et Management, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIème colloque de l'AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Gestion des Connaissances dans la Société et les Organisations, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432292v1</w:t>
+                <w:t xml:space="preserve">emse-04117394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure la transformation digitale permet-elle tout à la fois de résoudre et générer des paradoxes au sein des PME ?</w:t>
               </w:r>
@@ -1438,230 +1438,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Export Market Learning Types on SME Export Performance: Analysis of the Mediating Effect of Strategic Flexibility in Turkey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nesibe Nur Unal</w:t>
+                <w:t xml:space="preserve">La RSE est morte, vive la RNE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Toppia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIB 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Miami, United States</w:t>
+              <w:t xml:space="preserve">XXXIème conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942592v1</w:t>
+                <w:t xml:space="preserve">emse-03641753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE est morte, vive la RNE ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+                <w:t xml:space="preserve">Influence of Export Market Learning Types on SME Export Performance: Analysis of the Mediating Effect of Strategic Flexibility in Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brulhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesibe Nur Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIème conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">AIB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03641753v1</w:t>
+                <w:t xml:space="preserve">hal-03942592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition numérique et dynamiques intra- et inter-organisations dans les PME</w:t>
               </w:r>
@@ -2002,263 +2002,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+                <w:t xml:space="preserve">Rapport Culture Client Clextral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Metailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, 43p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01804907v1</w:t>
+                <w:t xml:space="preserve">emse-03108354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Culture Client Clextral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
+                <w:t xml:space="preserve">Rapport de recherche du projet &amp;quot;Les enjeux de la transition numérique pour les PME-PMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Metailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ecole des mines de Saint Etienne. 2018, 98p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Mansour</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">emse-03108354v1</w:t>
+                <w:t xml:space="preserve">emse-01804907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2454,51 +2454,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71AB94A9"/>
+    <w:nsid w:val="7343CBC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2685,51 +2685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-metailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191920916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04950784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesibe Nur Unal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2cx3-dmcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnelle Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toppia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.40" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03644853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088328ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cagnelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.21771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05080506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620257v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432292v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metailler Thibaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amandine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641753v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01686355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-metailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191920916" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04950784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brulhart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesibe Nur Unal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-2cx3-dmcy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941230v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagnelle Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toppia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2024.40" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03644853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088328ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cagnelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.21771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05080506v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620282v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04117394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415235v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metailler Thibaut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amandine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641753v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942592v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01686355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01804907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>