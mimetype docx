--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When higher carrying capacities lead to faster propagation</w:t>
+                <w:t xml:space="preserve">When expansion stalls: an extension to the concept of range pinning in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel‐journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marjorie Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lombaert</w:t>
+                <w:t xml:space="preserve">Laurent Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vercken</w:t>
+                <w:t xml:space="preserve">David Muru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+                <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e57. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.e06018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.06018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877823v1</w:t>
+                <w:t xml:space="preserve">hal-03507426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When expansion stalls: an extension to the concept of range pinning in ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When higher carrying capacities lead to faster propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Morel‐journel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Haond</w:t>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lamy</w:t>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Muru</w:t>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Roques</w:t>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.06018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507426v1</w:t>
+                <w:t xml:space="preserve">hal-01877823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the number of origins in batches of weaned calves to reduce their risks of developing bovine respiratory diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -508,51 +508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional approach to the expression of phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,330 +636,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Its all about connections: hubs and invasion in habitat networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffan Jacob</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Claire Rais Assa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.313-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016706v1</w:t>
+                <w:t xml:space="preserve">hal-01957100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Its all about connections: hubs and invasion in habitat networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rais Assa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vercken</w:t>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (2), pp.313-321. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (2), pp.158-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.13192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957100v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustered or scattered? The impact of habitat fragmentation on establishment and early spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (10), pp.1675-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -993,90 +993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for an optimal level of connectivity for establishment and colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piponiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1110,77 +1110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The highs and lows of dispersal: how connectivity and initial population size jointly shape establishment dynamics in discrete landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,90 +1256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The utilization of microcosms to test invasion biology hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1381,90 +1381,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation de microcosmes pour le test d’hypothèses en biologie de l’invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fauvergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Malausa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,51 +1676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment repenser les pratiques d’allotement des broutards en vue de l’engraissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme de réallocation de mouvements appliqué à la propagation d'épidémies chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion du Réseau Modélisation et Statistique en Santé des Animaux et des Plantes (ModStatSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1870,51 +1870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des algorithmes pour gérer les flux d’approvisionnement des broutards en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,103 +1995,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat quality and the velocity of spatial population expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPDE 2016 - International Conference on Models in Population Dynamics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2116,90 +2116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s all about connections: hubs and invasions in habitat networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rais Assa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Ecological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2250,64 +2250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du GDR InvaBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,64 +2358,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,64 +2466,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society - Société Française d'Ecologie Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2717,51 +2717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877823v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.66" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel&#8208;journel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rais Assa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRM7N4RP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel&#8208;journel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.66" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rais Assa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRM7N4RP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>