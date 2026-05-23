--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -636,261 +636,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Its all about connections: hubs and invasion in habitat networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vercken</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13192⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (2), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957100v1</w:t>
+                <w:t xml:space="preserve">hal-03016706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Its all about connections: hubs and invasion in habitat networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Claire Rais Assa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mailleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (2), pp.158-169. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.313-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.13192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016706v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustered or scattered? The impact of habitat fragmentation on establishment and early spread</w:t>
               </w:r>
@@ -2129,51 +2129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It’s all about connections: hubs and invasions in habitat networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rais Assa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mailleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,51 +2717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel&#8208;journel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.66" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957100v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rais Assa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13192" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRM7N4RP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel&#8208;journel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Haond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Muru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mailleret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.66" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03126892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bonnet-Beaugrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00872-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013284v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thuillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pennekamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rais Assa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piponiot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239674v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girod" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Auguste" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02718" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRM7N4RP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fauvergue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bermond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel Journel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239829v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092249v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>