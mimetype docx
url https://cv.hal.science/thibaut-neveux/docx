--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -306,395 +306,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the Optimal Design of a Supercritical-CO2 Brayton Power Cycle from a Superstructure-Based Approach Implemented in a Commercial Simulation Software</w:t>
+                <w:t xml:space="preserve">Numerical simulation of hydrodynamics in wet cooling tower packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiao Zhao</w:t>
+                <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Mecheri</w:t>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Privat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Potier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16145470⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153, pp.194-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167574v1</w:t>
+                <w:t xml:space="preserve">hal-04526453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmental modelling of biofouling in industrial cooling circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for the Optimal Design of a Supercritical-CO2 Brayton Power Cycle from a Superstructure-Based Approach Implemented in a Commercial Simulation Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jourdan</w:t>
+                <w:t xml:space="preserve">Mounir Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Neveux</w:t>
+                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Potier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (6), pp.1140-1148. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (14), pp.5470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.202200528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16145470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077950v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of hydrodynamics in wet cooling tower packings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Compartmental modelling of biofouling in industrial cooling circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 153, pp.194-204. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (6), pp.1140-1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.202200528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526453v1</w:t>
+                <w:t xml:space="preserve">hal-04077950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatility of boric acid in water: New experimental data below 373.15 K and reassessment of equilibrium constant models</w:t>
               </w:r>
@@ -810,90 +810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of liquid flows in cooling tower fill packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61(7), pp.2926--2936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1031,90 +1031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmental Modelling in chemical engineering: A critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Wicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1243,90 +1243,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superstructure optimization (MINLP) within ProSimPlus Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1371,425 +1371,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of calcium carbonate crystal growth by organic additives using the constant composition method in conditions of recirculating cooling circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Up-to-date CO2 Capture in Thermal Power Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norinda Chhim</w:t>
+                <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chams Kharbachi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Teychené</w:t>
+                <w:t xml:space="preserve">Domitille Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.95 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831818v1</w:t>
+                <w:t xml:space="preserve">hal-01930415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of a Proper Equation of State for the Modeling of a Supercritical CO 2 Brayton Cycle: Consequences on the Process Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Mecheri</w:t>
+                <w:t xml:space="preserve">Inhibition of calcium carbonate crystal growth by organic additives using the constant composition method in conditions of recirculating cooling circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norinda Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chams Kharbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b00917⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472, pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703370v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-to-date CO2 Capture in Thermal Power Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of a Proper Equation of State for the Modeling of a Supercritical CO 2 Brayton Cycle: Consequences on the Process Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114, pp.95 - 103. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (23), pp.6841 - 6853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.7b00917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930415v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot plant experiments and modeling of CaCO3 growth inhibition by the use of antiscalant polymers in recirculating cooling circuits</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bretaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norinda Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Shakourzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,51 +1905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency evaluation procedure of coal-fired power plants with CO2 capture, cogeneration and hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.651-658. </w:t>
@@ -2400,51 +2400,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Modifications for Solvent-based Post Combustion CO2 Capture</w:t>
+                <w:t xml:space="preserve">Process modifications for solvent-based post-combustion CO 2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
@@ -2475,106 +2475,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Actor Chikukwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Anders Hoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.1470 - 1477. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.96 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2014.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831799v1</w:t>
+                <w:t xml:space="preserve">hal-01831803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process modifications for solvent-based post-combustion CO 2 capture</w:t>
+                <w:t xml:space="preserve">Process Modifications for Solvent-based Post Combustion CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
@@ -2605,125 +2605,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Actor Chikukwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Anders Hoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31, pp.96 - 112. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.1470 - 1477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2014.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831803v1</w:t>
+                <w:t xml:space="preserve">hal-01831799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Simulation of Full-scale Wet Flue Gas Desulfurization for Oxy-coal Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2764,395 +2764,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Calculation for CO2 Solubility and Kinetic Rate in Aqueous Solutions of Two Tertiary Amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Performance of CO2 Capture Processes: Interaction Between Process Design and Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Tong</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Corriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.087⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1335056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831788v1</w:t>
+                <w:t xml:space="preserve">hal-01831760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling CO2 Capture in Amine Solvents: Prediction of Performance and Insights on Limiting Phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and Calculation for CO2 Solubility and Kinetic Rate in Aqueous Solutions of Two Tertiary Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cebamanos Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Carlos Valle Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie302768s⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.2084 - 2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282424v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Performance of CO2 Capture Processes: Interaction Between Process Design and Solvent</w:t>
+                <w:t xml:space="preserve">Modeling CO2 Capture in Amine Solvents: Prediction of Performance and Insights on Limiting Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Corriou</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 35, pp.337-342. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (11), pp.4266-4279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1335056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie302768s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831760v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rigorous Optimization Method of Operating Parameters for Amine-Based CO2 Capture Processes</w:t>
               </w:r>
@@ -3372,541 +3372,541 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of membrane technologies using superstructure optimization: case of desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle pour la conception de molécules et de procédés : expérimentations et discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Favre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Neveux</w:t>
+                <w:t xml:space="preserve">Tahar Nabil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Zoom de la SFGP - L’Intelligence Artificielle : outil incontournable pour le génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081007v1</w:t>
+                <w:t xml:space="preserve">hal-04081065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation compartimentale du biofouling dans les circuits de refroidissement industriels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Compartmental modelling of biofouling in industrial cooling circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CHISA 2022 International Congress of Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prague, Czech Republic, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081009v1</w:t>
+                <w:t xml:space="preserve">hal-04081457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle pour la conception de molécules et de procédés : expérimentations et discussion</w:t>
+                <w:t xml:space="preserve">CooliSS, un outil EDF pour identifier les périodes d’encrassement des circuits et optimiser les traitements chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Nabil</w:t>
+                <w:t xml:space="preserve">Hervé Davaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoom de la SFGP - L’Intelligence Artificielle : outil incontournable pour le génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Webinaire, France</w:t>
+              <w:t xml:space="preserve">JIE 2022 - Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081065v1</w:t>
+                <w:t xml:space="preserve">hal-04081006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmental modelling of biofouling in industrial cooling circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+                <w:t xml:space="preserve">Performance comparison of membrane technologies using superstructure optimization: case of desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2022 International Congress of Chemical and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Prague, Czech Republic, Unknown Region</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081457v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CooliSS, un outil EDF pour identifier les périodes d’encrassement des circuits et optimiser les traitements chimiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation compartimentale du biofouling dans les circuits de refroidissement industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Marolleau</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIE 2022 - Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081006v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of meta models for process simulation</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches génératives pour la synthèse de procédés : apport des méthodes d’optimisation et d’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Nabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,226 +4050,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications des contacteurs membranaires gaz-liquide pour l'industrie électrique</w:t>
+                <w:t xml:space="preserve">A comparison of process synthesis approaches for multistage separation processes by gas permeation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardetta Addis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Piccialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMPRO 7 - Intégration des membranes dans les procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESCAPE 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France. pp.685-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50115-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081067v1</w:t>
+                <w:t xml:space="preserve">hal-04081460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of process synthesis approaches for multistage separation processes by gas permeation</w:t>
+                <w:t xml:space="preserve">Applications des contacteurs membranaires gaz-liquide pour l'industrie électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAPE 32</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEMPRO 7 - Intégration des membranes dans les procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50115-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081460v1</w:t>
+                <w:t xml:space="preserve">hal-04081067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contacteurs membranaires pour l’intensification de séparations gaz-liquide</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of membrane technologies using superstructure optimization: case of desalination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,433 +4508,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’efficacité d’additifs biodégradables pour l’inhibition de l’entartrage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norinda Chhim</w:t>
+                <w:t xml:space="preserve">Hydraulic characterization of water-air flows in cooling-tower packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081004v1</w:t>
+                <w:t xml:space="preserve">hal-04081451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic characterization of water-air flows in cooling-tower packing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of process synthesis methods: case study of the design of membrane separation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Potier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardetta Addis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Piccialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">ECCE'19 (European Congress of Chemical Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081451v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of process synthesis methods: case study of the design of membrane separation processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’efficacité d’additifs biodégradables pour l’inhibition de l’entartrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norinda Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Favre</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE'19 (European Congress of Chemical Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081452v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic technique for solving computational problem: application of Ant Colony Optimization (ACO) to find the best sCO2 Brayton cycle configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Supercritical CO2 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4959,103 +4959,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization for membrane gas separation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardetta Addis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Piccialli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PGMO de la fondation mathématique Jacques Hadamard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5169,243 +5169,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical RTD as a tool for compartmental modeling of water basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Caractérisation hydrodynamique des écoulements eau-air dans les garnissages de tours aéroréfrigérantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACER 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Da Nang, Vietnam</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081454v1</w:t>
+                <w:t xml:space="preserve">hal-04081003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrodynamique des écoulements eau-air dans les garnissages de tours aéroréfrigérantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical RTD as a tool for compartmental modeling of water basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">TRACER 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Da Nang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081003v1</w:t>
+                <w:t xml:space="preserve">hal-04081454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrofit of Dunhuang 10 MW molten salt plant with a high temperature supercritical CO2 cycle</w:t>
               </w:r>
@@ -5510,286 +5510,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse automatique de procédés par approche évolutionnaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of cooling tower packings in terms of fouling resistance using industrial pilot plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Soreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bretaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouteleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée J3P - Approches de modélisation à différentes échelles : de leur développement à leurs applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081061v1</w:t>
+                <w:t xml:space="preserve">hal-04081444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of cooling tower packings in terms of fouling resistance using industrial pilot plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse automatique de procédés par approche évolutionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bouteleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée J3P - Approches de modélisation à différentes échelles : de leur développement à leurs applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081444v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale mitigation in wet cooling circuits using polymer additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norinda Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouteleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5866,51 +5866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Cuccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5929,256 +5929,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of mineral crystallization on seed surface and on heat exchange surface materials by using organic additives in conditions of industrial recirculating cooling circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incertitudes dans l’évaluation technico-économique de procédés innovants : effets de la maturité technologique et des moyens mis en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Siros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081446v1</w:t>
+                <w:t xml:space="preserve">hal-04080998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes dans l’évaluation technico-économique de procédés innovants : effets de la maturité technologique et des moyens mis en œuvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of mineral crystallization on seed surface and on heat exchange surface materials by using organic additives in conditions of industrial recirculating cooling circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norinda Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Siros</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855)</w:t>
+              <w:t xml:space="preserve">ISIC20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080998v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of amine solvent flexibility in the OCTAVIUS project</w:t>
               </w:r>
@@ -6259,103 +6259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic model investigation for supercritical CO2 Brayton cycle for coal-fired power plant application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supercritical CO2 Power Cycles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6374,217 +6374,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling scale formation in wet cooling system and validation with pilot plant data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating wet flue gas desulfurization: model validation on 600MW power plant and adaptation to oxy-combustion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khalil Shakourzadeh</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE'15 (European Congress of Chemical Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">VGB Chemistry in power plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081434v1</w:t>
+                <w:t xml:space="preserve">hal-04081436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating wet flue gas desulfurization: model validation on 600MW power plant and adaptation to oxy-combustion conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling scale formation in wet cooling system and validation with pilot plant data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Alos Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Shakourzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VGB Chemistry in power plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECCE'15 (European Congress of Chemical Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081436v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration options for first generation CO2 capture processes</w:t>
               </w:r>
@@ -6773,51 +6773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance simulation of full-scale wet flue gas desulfurization for oxy-coal combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7015,51 +7015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Makhloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON GREENHOUSE GAS CONTROL TECHNOLOGIES, GHGT-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Austin, France. pp.651-658, </w:t>
@@ -7091,243 +7091,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Performance of CO2 Capture Processes: Interaction Between Process Design and Solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un outil de régression des paramètres thermodynamiques pour le captage de CO2 par absorption chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Biget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRES 2013 (Conference Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rhodos, Greece</w:t>
+              <w:t xml:space="preserve">SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. Acte paru dans progrès en Génie des Procédés, vol. 104 (ISBN : 9782910239787)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081427v1</w:t>
+                <w:t xml:space="preserve">hal-04080996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil de régression des paramètres thermodynamiques pour le captage de CO2 par absorption chimique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Performance of CO2 Capture Processes: Interaction Between Process Design and Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Moullec</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. Acte paru dans progrès en Génie des Procédés, vol. 104 (ISBN : 9782910239787)</w:t>
+              <w:t xml:space="preserve">PRES 2013 (Conference Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rhodos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080996v1</w:t>
+                <w:t xml:space="preserve">hal-04081427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of non-isothermal behavior and the role of water transfer in membrane contactors for CO2 capture</w:t>
               </w:r>
@@ -7568,51 +7568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Corriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Recherche de la Fédération Gay-Lussac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7708,51 +7708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Rage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7807,51 +7807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process synthesis for desalination using superstructure optimization on membrane technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,103 +8010,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure expérimentale d’angles de contact pour les simulations CFD des films liquides dans les garnissages des tours aéroréfrigérantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Roques-Carmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8131,51 +8131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generatives Approaches for the Synthesis of Process Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Nabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,90 +8226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic characterization of water-air flows in cooling-tower packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE'19 (European Congress of Chemical Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Florence, Italy. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8334,103 +8334,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of SC-CO2 Brayton cycles using MINLP optimization within a commercial simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supercritical CO2 Power Cycles Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pittsburgh, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8455,682 +8455,682 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for design optimization: process synthesis development of Supercritical CO2 Brayton cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCE 2017 (World Congress of Chemical Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelona, Spain. 2017</w:t>
+              <w:t xml:space="preserve">ESAT 2017 (European Symposium on Applied Thermodynamics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bucharest, Romania. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081443v1</w:t>
+                <w:t xml:space="preserve">hal-04081442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmental modeling of particle settling in water basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric optimization of Supercritical CO2 Brayton cycle by MINLP approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jourdan</w:t>
+                <w:t xml:space="preserve">Mounir Mecheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Potier</w:t>
+                <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081000v1</w:t>
+                <w:t xml:space="preserve">hal-04081002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimization of Supercritical CO2 Brayton cycle by MINLP approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Mecheri</w:t>
+                <w:t xml:space="preserve">Effets d'additifs organiques sur la croissance de cristalline de carbonate de calcium à la surface de matériau d'échange thermique dans les conditions d'un circuit de refroidissement industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norinda Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Privat</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouteleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081002v1</w:t>
+                <w:t xml:space="preserve">hal-04081001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for design optimization: process synthesis development of Supercritical CO2 Brayton cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT 2017 (European Symposium on Applied Thermodynamics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bucharest, Romania. 2017</w:t>
+              <w:t xml:space="preserve">WCCE 2017 (World Congress of Chemical Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelona, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081442v1</w:t>
+                <w:t xml:space="preserve">hal-04081443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'additifs organiques sur la croissance de cristalline de carbonate de calcium à la surface de matériau d'échange thermique dans les conditions d'un circuit de refroidissement industriel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norinda Chhim</w:t>
+                <w:t xml:space="preserve">Compartmental modeling of particle settling in water basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Biscans</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Potier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081001v1</w:t>
+                <w:t xml:space="preserve">hal-04081000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superstructure optimization (MINLP) within ProSim Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE28 (European Symposium on Computer-Aided Process Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Graz, Austria. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9155,103 +9155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of organic additives on calcium carbonate growth: experiments at different scales and inhibition modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norinda Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouteleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Biscans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCE 2017 (World Congress of Chemical Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Barcelona, Spain. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9289,90 +9289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for design optimization: thermodynamic model investigation of Supercritical CO2 Brayton cycle for coal-fired power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRES 2016 (Conference Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Prague, Czech Republic, Unknown Region. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9397,77 +9397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la précipitation du carbonate de calcium par la méthode à composition constante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norinda Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chham Kharbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rapenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9522,103 +9522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up-to-date CO2 capture in thermal power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayato Hagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-13 (International Conference on Greenhouse Gas Technologies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lausanne, Switzerland. 2016</w:t>
@@ -9647,103 +9647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic model investigation for supercritical CO2 Brayton cycle for coal-fired power plant application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiao Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Mecheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE'15 (European Congress of Chemical Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9762,273 +9762,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a CO2 capture process based on ammonia solvent and a dedicated composite hollow fibre membrane contactor</w:t>
+                <w:t xml:space="preserve">Process modifications for solvent-based post combustion CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Al Azki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actor Chikukwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Anders Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-12 (International Conference on Greenhouse Gas Technologies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Austin Texas, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081429v1</w:t>
+                <w:t xml:space="preserve">hal-04081431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process modifications for solvent-based post combustion CO2 capture</w:t>
+                <w:t xml:space="preserve">Development of a CO2 capture process based on ammonia solvent and a dedicated composite hollow fibre membrane contactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camel Makhloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kanniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHGT-12 (International Conference on Greenhouse Gas Technologies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Austin Texas, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081431v1</w:t>
+                <w:t xml:space="preserve">hal-04081429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rigorous Optimization Method of Operating Parameters for Amine-Based CO2 Capture Processes</w:t>
               </w:r>
@@ -10122,77 +10122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Calculation for CO2 Solubility and Kinetic Rate in Aqueous Solutions of Two Tertiary Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Cebamanos Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Carlos Valle-Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10292,51 +10292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process synthesis for desalination using superstructure optimization of membrane technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10413,51 +10413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Approaches for the Synthesis of Process Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Nabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Commenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10515,260 +10515,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling of chemical engineering unit operations using Kriging and prediction error estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of process synthesis approaches for multistage separation processes by gas permeation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Montastruc, Ludovic and Negny, Stéphane. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardetta Addis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Piccialli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montastruc; Ludovic and Negny; Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 51, Elsevier, pp.535--540, 2022, Computer Aided Chemical Engineering, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 51, Elsevier, pp.685--690, 2022, Computer Aided Chemical Engineering</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077946v1</w:t>
+                <w:t xml:space="preserve">hal-04077945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of process synthesis approaches for multistage separation processes by gas permeation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamodeling of chemical engineering unit operations using Kriging and prediction error estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Zannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Montastruc; Ludovic and Negny; Stéphane. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Montastruc, Ludovic and Negny, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 51, Elsevier, pp.685--690, 2022, Computer Aided Chemical Engineering</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 51, Elsevier, pp.535--540, 2022, Computer Aided Chemical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50090-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077945v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-combustion CO2 capture by chemical gas liquid absorption: solvent selection, process modeling, energy integration and design methods</w:t>
               </w:r>
@@ -11521,51 +11521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification de la faisabilité et plages d’intérêt applicatif pour le concept NH3-contacteur membranaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kanniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Neveux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11793,51 +11793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C55144DE"/>
+    <w:nsid w:val="3338F7F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12024,51 +12024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-neveux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-702X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178169080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4187-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Neveux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1391673" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mecheri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200528" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04526453v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.05.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro-Andr&#233;s Martinez-Triana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04966" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02947018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Wicks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.04.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50135-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Kharbachi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouteleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b00917" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01930415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Bontemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shakourzadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rapenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.06.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.06.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22109" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S023LSHX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Makhloufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Al Azki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actor Chikukwa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Anders Hoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.09.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Tong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cebamanos Perez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle Marcos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.087" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01282424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302768s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335056" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102239q" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nabil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081457v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081006v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marolleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Piccialli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50115-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081452v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Authier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081454v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081003v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyi Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081061v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cuccia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080998v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florian Brau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louis-Louisy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081434v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos Ramos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081436v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roudaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081461v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zannane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081443v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081001v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chham Kharbachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081429v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle-Marcos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50114-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50048-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50090-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077945v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119106418.ch11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100514-9.00013-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bailleul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0266" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-neveux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-702X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178169080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4187-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Neveux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1391673" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04526453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.05.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mecheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro-Andr&#233;s Martinez-Triana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04966" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02947018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Wicks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.04.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50135-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01930415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Bontemps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Kharbachi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouteleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b00917" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shakourzadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rapenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.06.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.06.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22109" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S023LSHX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Makhloufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Al Azki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actor Chikukwa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Anders Hoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.09.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Tong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cebamanos Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle Marcos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01282424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302768s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102239q" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nabil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marolleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Piccialli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50115-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Authier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyi Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cuccia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florian Brau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louis-Louisy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roudaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081461v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zannane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chham Kharbachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle-Marcos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50114-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50048-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077945v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50090-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119106418.ch11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100514-9.00013-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bailleul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0266" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>