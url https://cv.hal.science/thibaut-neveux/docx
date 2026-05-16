--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1,11738 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11687 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Thibaut NEVEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">thibaut-neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7460-702X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178169080</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=U6oahCQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-4187-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Artificial intelligence-assisted design of sustainable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vermeire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fceng.2024.1391673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatility of boric acid in water: New experimental data below 373.15 K and reassessment of equilibrium constant models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mutelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Phase Equilibria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 567, pp.113706. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluid.2022.113706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of hydrodynamics in wet cooling tower packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.194-204. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the Optimal Design of a Supercritical-CO2 Brayton Power Cycle from a Superstructure-Based Approach Implemented in a Commercial Simulation Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (14), pp.5470. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16145470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmental modelling of biofouling in industrial cooling circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.1140-1148. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202200528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of liquid flows in cooling tower fill packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61(7), pp.2926--2936. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.1c04966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation technico-économique d’innovations technologiques en génie des procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-j8130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmental Modelling in chemical engineering: A critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Wicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 210, pp.115196 -. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2019.115196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstructure optimization (MINLP) within ProSimPlus Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.767-772. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-64235-6.50135-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab-initio process synthesis using evolutionary programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.209-221. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2018.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of calcium carbonate crystal growth by organic additives using the constant composition method in conditions of recirculating cooling circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chams Kharbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 472, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of a Proper Equation of State for the Modeling of a Supercritical CO 2 Brayton Cycle: Consequences on the Process Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (23), pp.6841 - 6853. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.7b00917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-to-date CO2 Capture in Thermal Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.95 - 103. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2017.03.1152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot plant experiments and modeling of CaCO3 growth inhibition by the use of antiscalant polymers in recirculating cooling circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Shakourzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rapenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 397, pp.43 - 52. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2016.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a thermodynamic identification tool for CO2 capture by chemical absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (2, SI), pp.297-303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjce.22109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency evaluation procedure of coal-fired power plants with CO2 capture, cogeneration and hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 91, pp.306-323. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2015.08.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic modelling of CO 2 capture by amine solvents using membrane contactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Albarracin Zaidiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 493, pp.106-119. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Modifications for Solvent-based Post Combustion CO2 Capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Al Azki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor Chikukwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Anders Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.1470 - 1477. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process modifications for solvent-based post-combustion CO 2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Al Azki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor Chikukwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Anders Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.96 - 112. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2014.09.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CO2 Capture Process Based on Ammonia Solvent and a Dedicated Composite Hollow Fibre Membrane Contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.651-658. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Simulation of Full-scale Wet Flue Gas Desulfurization for Oxy-coal Combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.463 - 470. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling CO2 Capture in Amine Solvents: Prediction of Performance and Insights on Limiting Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (11), pp.4266-4279. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie302768s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance of CO2 Capture Processes: Interaction Between Process Design and Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.337-342. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1335056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Calculation for CO2 Solubility and Kinetic Rate in Aqueous Solutions of Two Tertiary Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cebamanos Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Carlos Valle Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.2084 - 2093. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rigorous Optimization Method of Operating Parameters for Amine-Based CO2 Capture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.1821 - 1829. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet Industrial Flue Gas Desulfurization Unit: Model Development and Validation on Industrial Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (12), pp.7579 - 7592. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie102239q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des contacteurs membranaires gaz-liquide pour l'industrie électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEMPRO 7 - Intégration des membranes dans les procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of process synthesis approaches for multistage separation processes by gas permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardetta Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France. pp.685-690, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50115-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation compartimentale du biofouling dans les circuits de refroidissement industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CooliSS, un outil EDF pour identifier les périodes d’encrassement des circuits et optimiser les traitements chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Davaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Marolleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIE 2022 - Journées Information Eaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmental modelling of biofouling in industrial cooling circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2022 International Congress of Chemical and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle pour la conception de molécules et de procédés : expérimentations et discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Nabil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom de la SFGP - L’Intelligence Artificielle : outil incontournable pour le génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of membrane technologies using superstructure optimization: case of desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of meta models for process simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPIC Advanced Workshop 2022: Process Intensification &amp; Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches génératives pour la synthèse de procédés : apport des méthodes d’optimisation et d’intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of membrane technologies using superstructure optimization: case of desalination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacteurs membranaires pour l’intensification de séparations gaz-liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée We3P - Applications industrielles des procédés de séparation de gaz et de liquides par membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de métamodèles pour la simulation de procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoom de la SFGP - L’Intelligence Artificielle : outil incontournable pour le génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical RTD as a tool for compartmental modeling of water basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRACER 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation hydrodynamique des écoulements eau-air dans les garnissages de tours aéroréfrigérantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’efficacité d’additifs biodégradables pour l’inhibition de l’entartrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic characterization of water-air flows in cooling-tower packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of process synthesis methods: case study of the design of membrane separation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardetta Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE'19 (European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic technique for solving computational problem: application of Ant Colony Optimization (ACO) to find the best sCO2 Brayton cycle configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Supercritical CO2 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization for membrane gas separation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardetta Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Piccialli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PGMO de la fondation mathématique Jacques Hadamard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de procédés industriels : apports des modèles de décision multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofit of Dunhuang 10 MW molten salt plant with a high temperature supercritical CO2 cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zijiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SolarPaces 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale mitigation in wet cooling circuits using polymer additives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cooling tower packings in terms of fouling resistance using industrial pilot plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR Industrial Cooling Towers Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse automatique de procédés par approche évolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée J3P - Approches de modélisation à différentes échelles : de leur développement à leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la dégradation d’un solvant de captage de CO2 dans un banc d’essai industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Bontemps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of mineral crystallization on seed surface and on heat exchange surface materials by using organic additives in conditions of industrial recirculating cooling circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitudes dans l’évaluation technico-économique de procédés innovants : effets de la maturité technologique et des moyens mis en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Siros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of amine solvent flexibility in the OCTAVIUS project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Florian Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Louis-Louisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-13 (International Conference on Greenhouse Gas Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model investigation for supercritical CO2 Brayton cycle for coal-fired power plant application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercritical CO2 Power Cycles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration options for first generation CO2 capture processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Florian Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Octavius Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling scale formation in wet cooling system and validation with pilot plant data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Alos Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Shakourzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE'15 (European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating wet flue gas desulfurization: model validation on 600MW power plant and adaptation to oxy-combustion conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGB Chemistry in power plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CO2 Capture Process Based on Ammonia Solvent and a Dedicated Composite Hollow Fibre Membrane Contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON GREENHOUSE GAS CONTROL TECHNOLOGIES, GHGT-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Austin, France. pp.651-658, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane contactors for CO2 capture: experimental validation at pilot scale and modelling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM2014 (International Congress on Membranes and Membrane Processes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance simulation of full-scale wet flue gas desulfurization for oxy-coal combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-12 (International Conference on Greenhouse Gas Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Austin Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Modelling of Membrane Contactors for Gas Liquid Processes Based on Chemical and Physical Solvents: A Critical Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lorenzo-Hernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Belaissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM2014 (International Congress on Membranes and Membrane Processes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Performance of CO2 Capture Processes: Interaction Between Process Design and Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRES 2013 (Conference Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rhodos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de régression des paramètres thermodynamiques pour le captage de CO2 par absorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Biget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. Acte paru dans progrès en Génie des Procédés, vol. 104 (ISBN : 9782910239787)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the impact of non-isothermal behavior and the role of water transfer in membrane contactors for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between process architecture and solvent properties for amine-based CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCCC2 (Post Combustion Capture Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Captage du CO2 par absorption chimique - modélisation et réduction de la demande énergétique du procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Recherche de la Fédération Gay-Lussac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process synthesis for desalination using superstructure optimization on membrane technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’échangeurs de chaleur plus performants : évaluation de l’effet des conditions hydrodynamiques sur la formation de biofilms et leur impact sur le transfert thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Herbelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Rage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Roudaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling of chemical engineering unit operations using Kriging and prediction error estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Zannane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure expérimentale d’angles de contact pour les simulations CFD des films liquides dans les garnissages des tours aéroréfrigérantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Toulouse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generatives Approaches for the Synthesis of Process Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSE 2021+ – The 14th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Kyoto, Japan. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic characterization of water-air flows in cooling-tower packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE'19 (European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Florence, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of SC-CO2 Brayton cycles using MINLP optimization within a commercial simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supercritical CO2 Power Cycles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Pittsburgh, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of organic additives on calcium carbonate growth: experiments at different scales and inhibition modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2017 (World Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartmental modeling of particle settling in water basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'additifs organiques sur la croissance de cristalline de carbonate de calcium à la surface de matériau d'échange thermique dans les conditions d'un circuit de refroidissement industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bouteleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Biscans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for design optimization: process synthesis development of Supercritical CO2 Brayton cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAT 2017 (European Symposium on Applied Thermodynamics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bucharest, Romania. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimization of Supercritical CO2 Brayton cycle by MINLP approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nancy, France. Acte paru dans progrès en Génie des Procédés, vol. 110 (ISBN : 9782910239855), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for design optimization: process synthesis development of Supercritical CO2 Brayton cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCE 2017 (World Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstructure optimization (MINLP) within ProSim Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAPE28 (European Symposium on Computer-Aided Process Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graz, Austria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for design optimization: thermodynamic model investigation of Supercritical CO2 Brayton cycle for coal-fired power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRES 2016 (Conference Process Integration, Modelling and Optimisation for Energy Saving and Pollution Reduction)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Prague, Czech Republic, Unknown Region. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la précipitation du carbonate de calcium par la méthode à composition constante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norinda Chhim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chham Kharbachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Teychené</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rapenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rouen, France. Acte paru dans progrès en Génie des Procédés, vol. 108 (ISBN : 9782910239831), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-to-date CO2 capture in thermal power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Bontemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-13 (International Conference on Greenhouse Gas Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lausanne, Switzerland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic model investigation for supercritical CO2 Brayton cycle for coal-fired power plant application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Mecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE'15 (European Congress of Chemical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a CO2 capture process based on ammonia solvent and a dedicated composite hollow fibre membrane contactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camel Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-12 (International Conference on Greenhouse Gas Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Austin Texas, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process modifications for solvent-based post combustion CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Al Azki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor Chikukwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Anders Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-12 (International Conference on Greenhouse Gas Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Austin Texas, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and Calculation for CO2 Solubility and Kinetic Rate in Aqueous Solutions of Two Tertiary Amines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Cebamanos Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Carlos Valle-Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11 (International Conference on Greenhouse Gas Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kyoto, Japan. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rigorous Optimization Method of Operating Parameters for Amine-Based CO2 Capture Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Corriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GHGT-11 (International Conference on Greenhouse Gas Technologies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Kyoto, Japan. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process synthesis for desalination using superstructure optimization of membrane technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro-Andrés Martinez-Triana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montastruc, Ludovic and Negny, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.679--684, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50114-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative Approaches for the Synthesis of Process Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Commenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yamashita, Yoshiyuki and Kano, Manabu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Process Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, Elsevier, pp.289--294, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85159-6.50048-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodeling of chemical engineering unit operations using Kriging and prediction error estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Zannane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montastruc, Ludovic and Negny, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.535--540, 2022, Computer Aided Chemical Engineering, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-95879-0.50090-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of process synthesis approaches for multistage separation processes by gas permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardetta Addis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Piccialli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montastruc; Ludovic and Negny; Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, Elsevier, pp.685--690, 2022, Computer Aided Chemical Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-combustion CO2 capture by chemical gas liquid absorption: solvent selection, process modeling, energy integration and design methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.I. Papadopoulos and P. Seferlis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Systems and Materials for CO2 Capture: Modelling, Design, Control and Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Wiley, pp.283-310, 2017, 978-1-119-10644-9. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119106418.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process modifications for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Feron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Absorption-Based Post-combustion Capture of Carbon Dioxide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Woodhead Publishing, pp.305-340, 2016, 978-0-081-00514-9. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100514-9.00013-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et installation de traitement d'effluents aqueux issus du circuit primaire d'une centrale nucléaire contenant de l'acide borique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1872375. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de traitement membranaire pour le dégazage d'effluents aqueux issus d'un circuit primaire de centrale nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR1872379. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de régéneration membranaire d'un solvant de captage de gaz acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Favre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR156276. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine solvent flexibility for commercial scale capture plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Florian Brau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Louis-Louisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of process modifications improving amine-based CO2 capture processes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actor Chikukwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Anders Hoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] EDF. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de la faisabilité et plages d’intérêt applicatif pour le concept NH3-contacteur membranaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kanniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EDF. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et optimisation des procédés de captage de CO2 par absorption chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Neveux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Lorraine, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013LORR0266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11793,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3338F7F2"/>
+    <w:nsid w:val="F7A01048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12024,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-neveux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-702X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178169080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4187-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Neveux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1391673" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04526453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.05.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zhao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mecheri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro-Andr&#233;s Martinez-Triana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113706" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04966" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02947018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Wicks" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115196" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.04.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50135-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01930415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Bontemps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Kharbachi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouteleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703370v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b00917" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831814v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shakourzadeh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rapenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.06.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831812v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.08.038" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.06.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22109" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S023LSHX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Makhloufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Al Azki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actor Chikukwa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Anders Hoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.09.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831799v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.049" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831760v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Tong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cebamanos Perez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle Marcos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.087" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01282424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302768s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.060" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102239q" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nabil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081457v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081006v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marolleau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081010v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Piccialli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50115-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081455v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081005v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Authier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081003v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081454v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyi Zhang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080999v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valentin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cuccia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081446v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081440v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florian Brau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louis-Louisy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081437v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081434v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos Ramos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081060v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081432v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081433v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081428v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081426v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rage" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roudaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081459v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081461v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zannane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081453v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081442v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081447v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080997v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chham Kharbachi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081435v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle-Marcos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077944v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50114-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077943v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50048-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077945v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50090-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077939v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119106418.ch11" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077938v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100514-9.00013-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077941v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bailleul" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080759v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750612v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0266" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-neveux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7460-702X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178169080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=U6oahCQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-4187-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Neveux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Commenge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vermeire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fceng.2024.1391673" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077949v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro-Andr&#233;s Martinez-Triana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113706" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04526453v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kanniche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.05.022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04167574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Zhao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Mecheri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16145470" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202200528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04966" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02947018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Moullec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j8130" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Wicks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115196" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02136169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64235-6.50135-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831858v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.04.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norinda Chhim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chams Kharbachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouteleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2017.03.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01703370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.7b00917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01930415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bretaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Shakourzadeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rapenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2016.06.018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Biget" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Corriou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S023LSHX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.08.038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albarracin Zaidiza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Belaissaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rode" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Makhloufi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.06.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Al Azki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Actor Chikukwa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Anders Hoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.156" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2014.09.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Makhloufi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.072" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01282424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302768s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Corriou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1335056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Tong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cebamanos Perez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Chen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle Marcos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.087" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01831719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102239q" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081067v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardetta Addis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Piccialli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50115-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081006v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Davaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marolleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Nabil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081454v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081003v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081451v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081005v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Authier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081450v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyi Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valentin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Cuccia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Siros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florian Brau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Louis-Louisy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081437v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081060v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mabrouk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Alos Ramos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081436v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276055v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081433v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lorenzo-Hernando" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080996v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081459v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Herbelin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Rage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081461v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delage" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zannane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081449v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081447v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081000v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081438v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080997v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chham Kharbachi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081439v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081429v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Carlos Valle-Marcos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04081425v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50114-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077943v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85159-6.50048-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077946v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-95879-0.50090-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077939v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119106418.ch11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077938v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100514-9.00013-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077941v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Bailleul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077942v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04077940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080760v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04080759v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LORR0266" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>