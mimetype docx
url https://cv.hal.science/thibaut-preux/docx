--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -1244,195 +1244,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+                <w:t xml:space="preserve">Traits and the city: functional trait space in urban bird and bat assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Paulhac</w:t>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-026-03318-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744072v1</w:t>
+                <w:t xml:space="preserve">hal-05562656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les disparités socio-spatiales des transitions agroécologiques : apports et éclairages de l’échelle régionale</w:t>
               </w:r>
@@ -1676,1262 +1676,1396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combination of methods for mapping heat and cool areas in past and current urban landscapes of Poitiers (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Beauvais</w:t>
+                <w:t xml:space="preserve">Charlotte Noizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Elie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">Hélène Paulhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
+                <w:t xml:space="preserve">Yvonnick Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 167, pp.112712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610468v1</w:t>
+                <w:t xml:space="preserve">hal-04744072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité entre riverains et pesticides en territoire de grandes cultures. Visibilité et invisibilité des micro-adaptations agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of climate change on flax fiber in Normandy by 2100: prospective bioclimatic simulation based on data from the ALADIN-Climate and WRF regional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Hermelin-Burnol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.34055⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148 (1-2), pp.415-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-022-03938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868513v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Viel</w:t>
+                <w:t xml:space="preserve">Proximité entre riverains et pesticides en territoire de grandes cultures. Visibilité et invisibilité des micro-adaptations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Hermelin-Burnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune Sauvage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 21 numéro 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.34055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485837v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des structures agricoles et recomposition des paysages de bocage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Varia - 6éme journées doctorales du paysage, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'érosion des sols sévit aussi dans le bocage !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faune Sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 308, p. 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender les transformations paysagères et foncières par l’étude des parcellaires agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture de l'ANR PARCEDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magali Watteaux (Rennes 2), Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499094v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’agroforesterie à l’aménagement paysager et des fermes aux territoires : les haies à de nouvelles croisées entre agronomie et géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Durpoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e édition des Entretiens agronomiques Olivier de Serres. Territoires de l’agriculture : nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, CNFG, AFA, Jun 2025, Mirabel (Ardèche), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les transformations paysagères et foncières par l’étude des parcellaires agricoles.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture de l'ANR PARCEDES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rennes (Université Rennes 2), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459508v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recompositions foncières des systèmes agricoles intensifs de l'Ouest de la France et leurs conséquences paysagères.</w:t>
+                <w:t xml:space="preserve">Les recompositions foncières des systèmes agricoles intensifs de l'Ouest de la France et leurs conséquences paysagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la Chaire Environnements et sociétés : pour déconstruire les nouvelles formes de pouvoir et de domination à l’ère de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges; UMR GEOLAB, Jan 2025, Limoges (Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des EPCI-FP dans la transition agroécologique : une analyse croisée des instruments, des compétences et de la gouvernance des politiques agricoles en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61e colloque annuel ASRDLF « Trajectoires de développement et imbrications des territoires », session spéciale « Agriculture et développement territorial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les structures foncières agricoles à partir de bases de données (ouvertes) : réseaux d’exploitations, de sociétés et de parcelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baysse-Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées rurales 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG, CNRS, Sep 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The current state of French rural geography: an institutional perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Tassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margetic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Celebrating a world of difference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’ouest rien de nouveau ? Recompositions foncières et transformations des paysages agricoles dans l'ouest laitier et bocager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Numérique, robotique, génétique" : la France au seuil de sa troisième révolution agricole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de l'Ouest (Campus de Niort), Mar 2024, Niort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2953,921 +3087,921 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfrichement des milieux humides agricoles en centre Bretagne : de l’incertitude cartographique… à l’incertitude sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop International ICAR – Incertitudes Cartographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">, Université de Poitiers, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAETERR-NA Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude BIOSENA : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Enseigner et faire de la géographie rurale aujourd’hui : une école caennaise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armand Frémont, un géographe dans le siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Caen Normandie; Université Le Havre Normandie; Université de Rouen Normandie; Maison de la Recherche en Sciences Humaines; Centre National de la Recherche Scientifique; UMR 6590 Espaces et Sociétés; UMR 6266 IDEES; France Universités; Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological approach of agricultural practices modification in riparian areas, the example of Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial Symposium of the International Society for River Science (ISRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recompositions foncières des exploitations agricoles et transformation des espaces ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La renaissance rurale, d'un siècle à l'autre ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISST - Dynamiques rurales, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de l'analyse spatiale à l'étude des conséquences paysagères et environnementales de la transformation des exploitations agricoles en Basse-Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes rencontres ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théma, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L’AGRANDISSEMENT DES EXPLOITATIONS AGRICOLES A LA TRANSFORMATION DES PAYSAGES DE BOCAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6émes Journées doctorales du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSPN, Oct 2014, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERETS ET LIMITES DU REGISTRE PARCELLAIRE GRAPHIQUE (RPG) POUR L'ANALYSE DU PROCESSUS D'AGRANDISSEMENT DES EXPLOITATIONS AGRICOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Foncier Agricole : Usages, tensions et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3877,160 +4011,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Dufour. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 352 p., 2024, Collection U, 978-2-200-63862-7 (papier) ; 978-2-200-64081-1 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4040,3440 +4174,3558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ah vous êtes là vous aussi ! ». Enquête collective sur la multipositionnalité associative et politique à l’échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-129, 2025, Géographie sociale, 978-2-7535-9667-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04948441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Le milieu, un concept anthropocénique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Chapitre 11. Naviguer entre les échelles de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+              <w:t xml:space="preserve">, 243-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.82-105, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345975v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. La nature des géographes, un hybride inscrit dans l’espace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Chapitre 15. Critiquer l’anthropocène sans le nier : cheminer sur une ligne de crête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
+              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.64-81, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.314-338, 2024, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345960v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. Où étudier l’anthropocène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-200, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. Évaluer les dynamiques des socio-écosystèmes en anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Chapitre 3. La nature des géographes, un hybride inscrit dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.263-278, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.64-81, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346240v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 15. Critiquer l’anthropocène sans le nier : cheminer sur une ligne de crête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Chapitre 12. Évaluer les dynamiques des socio-écosystèmes en anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
+              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.314-338, 2024, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.263-278, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346313v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 11. Naviguer entre les échelles de l’anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Chapitre 4. Le milieu, un concept anthropocénique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 243-262, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.82-105, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346211v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Analyser l’organisation spatiale de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-242, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. L’anthropocène, le mot et la chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.26-42, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. Quantifier l’anthropocène : nécessaire, mais pas suffisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.290-312, 2024, U. Série Géographie, 978-2-200-63862-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.colle.2024.02.0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Dynamiques et trajectoires des socio-écosystèmes en anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.160-175, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Tisser les liens au cœur de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-220, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Du mondial au local, les échelles de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-159, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 5. Les espaces et les territoires de l’anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Chapitre 2. La nature au temps de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.106-138, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.43-63, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345995v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. La nature au temps de l’anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Chapitre 5. Les espaces et les territoires de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.43-63, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.106-138, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345944v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13. Étudier les discours sur l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-289, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles protections face aux pesticides dans les territoires ? Revue des dispositifs existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Hermelin-Burnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires - Etat des savoirs et des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système agro-alimentaire des grandes cultures en Plaine de Caen : une déconnexion entre production, transformation et consommation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2020</w:t>
+              <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782200627010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610511v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le système agro-alimentaire des grandes cultures en Plaine de Caen : une déconnexion entre production, transformation et consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Fournier; Patrice Caro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868516v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'anthropocène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.53-63, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03129067v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie d'une filière émergente : le bois-énergie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des fermes moins nombreuses et toujours plus grandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, OREP Editions, pp.85-86, 2018, 978-2-8151-0421-0</w:t>
+              <w:t xml:space="preserve">, OREP Editions, 176 p., 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181599v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fermes moins nombreuses et toujours plus grandes</w:t>
+                <w:t xml:space="preserve">La Manche, un écrin de verdure agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP Editions, 176 p., 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190982v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Manche, un écrin de verdure agricole ?</w:t>
+                <w:t xml:space="preserve">Intérêts des bases de données LPIS (Land Parcel Identification System) pour l'étude des conséquences paysagères de la transformation foncière des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valerià Paül Carril; Rubén Camilo Lois González; Juan Manuel Trillo Santamaría; Fiona Haslam McKenzie. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OREP Editions, 176 p., 2018, 978-2-8151-0421-0</w:t>
+              <w:t xml:space="preserve">Infinite Rural Systems in a Finite Planet: Bridging Gaps towards Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidade de Santiago de Compostela Publicacions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-227, 2018, 9788416954896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190969v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts des bases de données LPIS (Land Parcel Identification System) pour l'étude des conséquences paysagères de la transformation foncière des exploitations agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie d'une filière émergente : le bois-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infinite Rural Systems in a Finite Planet: Bridging Gaps towards Sustainability</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.219-227, 2018, 9788416954896</w:t>
+              <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OREP Editions, pp.85-86, 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607415v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Here Comes the Heat: urban warming increases abundance but compromises fitness in the common woodlouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alice Chéron</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498995v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I Stay or Should I Go: How Urban Heat Gradients Affect the Local Distribution of Birds and Bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapenoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chapenoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498998v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,261 +7741,261 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfrichement des milieux humides en Bretagne: dynamique paysagère, évolution des usages, effets sur l’écologie des milieux aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Magueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FMA, Université Rennes 2, LETG-Rennes; Rapport scientifique du programme ECOFRICHE phase 1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7753,100 +8005,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'agrandissement des exploitations agricoles à la transformation des paysages de bocage : analyse comparative des recompositions foncières et paysagères en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NORMC036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02460556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7856,153 +8108,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte de la densité de haies en France métropolitaine en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poitiers (Université de Poitiers), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la densité de haies en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8012,78 +8264,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du désamour au désir, les haies reviennent de loin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8111,51 +8363,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8165,138 +8417,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro-alimentaire des grandes cultures en Plaine de Caen : une déconnexion entre production, transformation et consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8364,51 +8616,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CB88AFF"/>
+    <w:nsid w:val="86DAC364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8512,51 +8764,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B879109"/>
+    <w:nsid w:val="446752DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8660,51 +8912,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75B366F1"/>
+    <w:nsid w:val="0E4B08BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8808,51 +9060,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71018C1F"/>
+    <w:nsid w:val="2B4F43B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8956,51 +9208,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E6140A24"/>
+    <w:nsid w:val="2786BD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9104,51 +9356,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="301A6BA4"/>
+    <w:nsid w:val="B645AB5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9252,51 +9504,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="EDE9E864"/>
+    <w:nsid w:val="415E0481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9501,51 +9753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-preux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3367-7953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153567481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215333007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359044908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/maia.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofb.gouv.fr/le-projet-life-integre-artisan#:~:text=Qu'est%20ce%20que%20le%20projet%20Life%20int%C3%A9gr%C3%A9%20ARTISAN%20%3F&amp;text=Financ%C3%A9%20%C3%A0%2060%20%25%20par%20la,(dont%20l'OFB)." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://forum-zones-humides.org/projects/programme-ecofriche-lenfrichement-des-milieux-humides-en-bretagne/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afac-agroforesteries.fr/resphaies/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralites.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnu23.pbworks.com/w/page/104340533/Bienvenue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-poitiers.fr/fr/index/licence-professionnelle-DP/licence-professionnelle-DP/licence-professionnelle-agronomie-JAC7TM51.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hermelin-Burnol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342618v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459502v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459463v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459540v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mauger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342659v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.colle.2024.02.0290" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345995v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Guillou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/en/social_sciences_and_law/495-infinite-rural-systems-in-a-finite-planet-.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134568v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460556v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC036" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176155v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-preux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3367-7953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153567481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215333007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359044908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/maia.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofb.gouv.fr/le-projet-life-integre-artisan#:~:text=Qu'est%20ce%20que%20le%20projet%20Life%20int%C3%A9gr%C3%A9%20ARTISAN%20%3F&amp;text=Financ%C3%A9%20%C3%A0%2060%20%25%20par%20la,(dont%20l'OFB)." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://forum-zones-humides.org/projects/programme-ecofriche-lenfrichement-des-milieux-humides-en-bretagne/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afac-agroforesteries.fr/resphaies/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralites.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnu23.pbworks.com/w/page/104340533/Bienvenue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-poitiers.fr/fr/index/licence-professionnelle-DP/licence-professionnelle-DP/licence-professionnelle-agronomie-JAC7TM51.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hermelin-Burnol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mauger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.colle.2024.02.0290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/en/social_sciences_and_law/495-infinite-rural-systems-in-a-finite-planet-.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Guillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magueur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460556v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176155v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>