--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2236,51 +2236,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3029,221 +3029,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enfrichement des milieux humides agricoles en centre Bretagne : de l’incertitude cartographique… à l’incertitude sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Workshop International ICAR – Incertitudes Cartographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499087v1</w:t>
+                <w:t xml:space="preserve">hal-05459566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enfrichement des milieux humides agricoles en centre Bretagne : de l’incertitude cartographique… à l’incertitude sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop International ICAR – Incertitudes Cartographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459566v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAETERR-NA Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
               </w:r>
@@ -3318,624 +3318,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Enseigner et faire de la géographie rurale aujourd’hui : une école caennaise ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TAETERR-NA - Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laura Pauchard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Armand Frémont, un géographe dans le siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie; Université Le Havre Normandie; Université de Rouen Normandie; Maison de la Recherche en Sciences Humaines; Centre National de la Recherche Scientifique; UMR 6590 Espaces et Sociétés; UMR 6266 IDEES; France Universités; Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude BIOSENA : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701122v1</w:t>
+                <w:t xml:space="preserve">hal-05622615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : Enseigner et faire de la géographie rurale aujourd’hui : une école caennaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Armand Frémont, un géographe dans le siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie; Université Le Havre Normandie; Université de Rouen Normandie; Maison de la Recherche en Sciences Humaines; Centre National de la Recherche Scientifique; UMR 6590 Espaces et Sociétés; UMR 6266 IDEES; France Universités; Ministère de l'Enseignement Supérieur, de la Recherche et de l'Innovation, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983887v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-ecological approach of agricultural practices modification in riparian areas, the example of Brittany, France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Symposium of the International Society for River Science (ISRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, France</w:t>
+              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276903v1</w:t>
+                <w:t xml:space="preserve">hal-02983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recompositions foncières des exploitations agricoles et transformation des espaces ruraux.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Socio-ecological approach of agricultural practices modification in riparian areas, the example of Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marie</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Mauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La renaissance rurale, d'un siècle à l'autre ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LISST - Dynamiques rurales, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biennial Symposium of the International Society for River Science (ISRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342645v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'analyse spatiale à l'étude des conséquences paysagères et environnementales de la transformation des exploitations agricoles en Basse-Normandie.</w:t>
+                <w:t xml:space="preserve">Recompositions foncières des exploitations agricoles et transformation des espaces ruraux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes rencontres ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Théma, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">La renaissance rurale, d'un siècle à l'autre ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST - Dynamiques rurales, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342651v1</w:t>
+                <w:t xml:space="preserve">hal-01342645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DE L’AGRANDISSEMENT DES EXPLOITATIONS AGRICOLES A LA TRANSFORMATION DES PAYSAGES DE BOCAGE</w:t>
+                <w:t xml:space="preserve">Apports de l'analyse spatiale à l'étude des conséquences paysagères et environnementales de la transformation des exploitations agricoles en Basse-Normandie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6émes Journées doctorales du paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSPN, Oct 2014, Blois, France</w:t>
+              <w:t xml:space="preserve">Douzièmes rencontres ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théma, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342659v1</w:t>
+                <w:t xml:space="preserve">hal-01342651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DE L’AGRANDISSEMENT DES EXPLOITATIONS AGRICOLES A LA TRANSFORMATION DES PAYSAGES DE BOCAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6émes Journées doctorales du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSPN, Oct 2014, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">INTERETS ET LIMITES DU REGISTRE PARCELLAIRE GRAPHIQUE (RPG) POUR L'ANALYSE DU PROCESSUS D'AGRANDISSEMENT DES EXPLOITATIONS AGRICOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3957,51 +4052,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Foncier Agricole : Usages, tensions et régulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4011,160 +4106,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon Dufour. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 352 p., 2024, Collection U, 978-2-200-63862-7 (papier) ; 978-2-200-64081-1 (eBook)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4174,2242 +4269,2242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ah vous êtes là vous aussi ! ». Enquête collective sur la multipositionnalité associative et politique à l’échelle locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Seiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Ripoll; Sébastien Caillault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces critiques. Dimension spatiale des rapports sociaux et champ scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.111-129, 2025, Géographie sociale, 978-2-7535-9667-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04948441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 11. Naviguer entre les échelles de l’anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 4. Le milieu, un concept anthropocénique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 243-262, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.82-105, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05346211v1</w:t>
+                <w:t xml:space="preserve">hal-05345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 15. Critiquer l’anthropocène sans le nier : cheminer sur une ligne de crête</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 11. Naviguer entre les échelles de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 243-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.314-338, 2024, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346313v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Où étudier l’anthropocène ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 15. Critiquer l’anthropocène sans le nier : cheminer sur une ligne de crête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
+              <w:t xml:space="preserve">Géographie de l'anthropocène : Concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.177-200, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.314-338, 2024, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346109v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. La nature des géographes, un hybride inscrit dans l’espace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 8. Où étudier l’anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.64-81, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.177-200, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345960v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12. Évaluer les dynamiques des socio-écosystèmes en anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 3. La nature des géographes, un hybride inscrit dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.263-278, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.64-81, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346240v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Le milieu, un concept anthropocénique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 12. Évaluer les dynamiques des socio-écosystèmes en anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.82-105, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.263-278, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345975v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Analyser l’organisation spatiale de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-242, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. L’anthropocène, le mot et la chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.26-42, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. Quantifier l’anthropocène : nécessaire, mais pas suffisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.290-312, 2024, U. Série Géographie, 978-2-200-63862-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.colle.2024.02.0290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Dynamiques et trajectoires des socio-écosystèmes en anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 9. Tisser les liens au cœur de l’anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.160-175, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.201-220, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346092v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Tisser les liens au cœur de l’anthropocène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Chapitre 7. Dynamiques et trajectoires des socio-écosystèmes en anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.201-220, 2024, U. Géographie, 978-2-200-63862-7</w:t>
+              <w:t xml:space="preserve">, pp.160-175, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346152v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Du mondial au local, les échelles de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-159, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. La nature au temps de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-63, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Les espaces et les territoires de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106-138, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13. Étudier les discours sur l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'anthropocène : concepts, démarches, éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-289, 2024, U. Géographie, 978-2-200-63862-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles protections face aux pesticides dans les territoires ? Revue des dispositifs existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6425,635 +6520,635 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires - Etat des savoirs et des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantique, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement. La nature au temps de l'anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782200627010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro-alimentaire des grandes cultures en Plaine de Caen : une déconnexion entre production, transformation et consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Fournier; Patrice Caro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l'agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer et représenter les processus biophysiques : enjeux scientifiques et sociopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.53-63, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.dufou.2020.01.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des fermes moins nombreuses et toujours plus grandes</w:t>
+                <w:t xml:space="preserve">La Manche, un écrin de verdure agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP Editions, 176 p., 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190982v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Manche, un écrin de verdure agricole ?</w:t>
+                <w:t xml:space="preserve">Des fermes moins nombreuses et toujours plus grandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP Editions, 176 p., 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190969v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts des bases de données LPIS (Land Parcel Identification System) pour l'étude des conséquences paysagères de la transformation foncière des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valerià Paül Carril; Rubén Camilo Lois González; Juan Manuel Trillo Santamaría; Fiona Haslam McKenzie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite Rural Systems in a Finite Planet: Bridging Gaps towards Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universidade de Santiago de Compostela Publicacions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-227, 2018, 9788416954896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie d'une filière émergente : le bois-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,51 +7163,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Manche. Des polders au pôle d'air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP Editions, pp.85-86, 2018, 978-2-8151-0421-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7122,130 +7217,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] Trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Guillemois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7255,169 +7350,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Here Comes the Heat: urban warming increases abundance but compromises fitness in the common woodlouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Querejeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should I Stay or Should I Go: How Urban Heat Gradients Affect the Local Distribution of Birds and Bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7469,73 +7564,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits and the City: functional trait space in urban bird and bat assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7587,51 +7682,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7641,361 +7736,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires d’évolution des réseaux de haies : du diagnostic territorial aux outils de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resp’haies – Réseau Haies France. 2023, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfrichement des milieux humides en Bretagne: dynamique paysagère, évolution des usages, effets sur l’écologie des milieux aquatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Augier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Magueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] FMA, Université Rennes 2, LETG-Rennes; Rapport scientifique du programme ECOFRICHE phase 1. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8005,100 +8100,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'agrandissement des exploitations agricoles à la transformation des paysages de bocage : analyse comparative des recompositions foncières et paysagères en Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019NORMC036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02460556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8108,153 +8203,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte de la densité de haies en France métropolitaine en 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poitiers (Université de Poitiers), France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la densité de haies en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8264,78 +8359,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du désamour au désir, les haies reviennent de loin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8363,51 +8458,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8417,138 +8512,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système agro-alimentaire des grandes cultures en Plaine de Caen : une déconnexion entre production, transformation et consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8616,51 +8711,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86DAC364"/>
+    <w:nsid w:val="C0EC15E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8764,51 +8859,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="446752DF"/>
+    <w:nsid w:val="7E567F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8912,51 +9007,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0E4B08BF"/>
+    <w:nsid w:val="BF2B0EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9060,51 +9155,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B4F43B8"/>
+    <w:nsid w:val="A3800DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9208,51 +9303,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2786BD0A"/>
+    <w:nsid w:val="0A7871DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9356,51 +9451,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B645AB5E"/>
+    <w:nsid w:val="DC68AAE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9504,51 +9599,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="415E0481"/>
+    <w:nsid w:val="6C146E2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9753,51 +9848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-preux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3367-7953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153567481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215333007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359044908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/maia.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofb.gouv.fr/le-projet-life-integre-artisan#:~:text=Qu'est%20ce%20que%20le%20projet%20Life%20int%C3%A9gr%C3%A9%20ARTISAN%20%3F&amp;text=Financ%C3%A9%20%C3%A0%2060%20%25%20par%20la,(dont%20l'OFB)." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://forum-zones-humides.org/projects/programme-ecofriche-lenfrichement-des-milieux-humides-en-bretagne/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afac-agroforesteries.fr/resphaies/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralites.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnu23.pbworks.com/w/page/104340533/Bienvenue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-poitiers.fr/fr/index/licence-professionnelle-DP/licence-professionnelle-DP/licence-professionnelle-agronomie-JAC7TM51.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hermelin-Burnol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276903v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mauger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342651v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345960v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346240v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345975v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.colle.2024.02.0290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868523v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/en/social_sciences_and_law/495-infinite-rural-systems-in-a-finite-planet-.html" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Guillou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134568v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magueur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460556v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176155v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209589v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-preux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3367-7953" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153567481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215333007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359044908" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/maia.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofb.gouv.fr/le-projet-life-integre-artisan#:~:text=Qu'est%20ce%20que%20le%20projet%20Life%20int%C3%A9gr%C3%A9%20ARTISAN%20%3F&amp;text=Financ%C3%A9%20%C3%A0%2060%20%25%20par%20la,(dont%20l'OFB)." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://forum-zones-humides.org/projects/programme-ecofriche-lenfrichement-des-milieux-humides-en-bretagne/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://afac-agroforesteries.fr/resphaies/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/norois/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ruralites.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnu23.pbworks.com/w/page/104340533/Bienvenue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-poitiers.fr/fr/index/licence-professionnelle-DP/licence-professionnelle-DP/licence-professionnelle-agronomie-JAC7TM51.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562656v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Querejeta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Morin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jame" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapenoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ch&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-026-03318-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hirou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton-Lescure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peltier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04744072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Noizat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paulhac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Guinard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112712" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610468v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-022-03938-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hermelin-Burnol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459540v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Tassel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pauchard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276903v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Augier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Mauger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342645v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342651v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342636v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04725270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Seiller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/geographie-anthropocene-concepts-demarches-ethiques" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345926v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.colle.2024.02.0290" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868523v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610511v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.dufou.2020.01.0053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usc.gal/libros/en/social_sciences_and_law/495-infinite-rural-systems-in-a-finite-planet-.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Le Guillou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guillemois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536933v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramdani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498998v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127282v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134568v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magueur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02460556v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC036" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176155v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209589v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>