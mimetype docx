--- v0 (2026-04-11)
+++ v1 (2026-05-09)
@@ -1665,831 +1665,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01702252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the epigenetic readers in Ewing Sarcoma inhibits the oncogenic transcription factor EWS/Fli1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lamoureux</w:t>
+                <w:t xml:space="preserve">Blocking HSP90 Addiction Inhibits Tumor Cell Proliferation, Metastasis Development, and Synergistically Acts with Zoledronic Acid to Delay Osteosarcoma Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baud 'Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lidia Rodriguez Calleja</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Brounais-Le Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.8214⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (10), pp.2520 - 2533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01702273v1</w:t>
+                <w:t xml:space="preserve">inserm-01702294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ΔNp63 α Silences a miRNA Program to Aberrantly Initiate a Wound-Healing Program That Promotes TGF β -Induced Metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miRNA-193a-5p repression of p73 controls Cisplatin chemoresistance in primary bone tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Rodriguez Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baud 'Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Tellez Gabriel</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (34), pp.54503-54514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.10950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-2317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01702308v1</w:t>
+                <w:t xml:space="preserve">inserm-01693336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise-Induced Vasculitis: A Review with Illustrated Cases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bone Like Arterial Calcification in Femoral Atherosclerotic Lesions: Prevalence and Role of Osteoprotegerin and Pericytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Didier</w:t>
+                <w:t xml:space="preserve">Jean Michel Davaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Quillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chatelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Clinical Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40257-016-0218-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (2), pp.259 - 267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01791998v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01792015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking HSP90 Addiction Inhibits Tumor Cell Proliferation, Metastasis Development, and Synergistically Acts with Zoledronic Acid to Delay Osteosarcoma Progression</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Brounais-Le Royer</w:t>
+                <w:t xml:space="preserve">Exercise-Induced Vasculitis: A Review with Illustrated Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Quillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-15-1925⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Clinical Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.635 - 642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40257-016-0218-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01702294v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01791998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miRNA-193a-5p repression of p73 controls Cisplatin chemoresistance in primary bone tumors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ΔNp63 α Silences a miRNA Program to Aberrantly Initiate a Wound-Healing Program That Promotes TGF β -Induced Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Rodriguez Calleja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lidia Rodriguez Calleja</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baud 'Huin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heymann</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tellez Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.10950⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (11), pp.3236 - 3251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-15-2317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01693336v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01702308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone Like Arterial Calcification in Femoral Atherosclerotic Lesions: Prevalence and Role of Osteoprotegerin and Pericytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Davaine</w:t>
+                <w:t xml:space="preserve">Targeting the epigenetic readers in Ewing Sarcoma inhibits the oncogenic transcription factor EWS/Fli1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baud 'Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Rodriguez Calleja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Quillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (2), pp.259 - 267. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 7 (17), pp.24125-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01792015v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01702273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TLR2 and neutrophils potentiate endothelial stress, apoptosis and detachment: implications for superficial erosion</w:t>
               </w:r>
@@ -3191,51 +3191,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F657288"/>
+    <w:nsid w:val="57C5CC68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3422,51 +3422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-quillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8096-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8150-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Corvec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Steenman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robel A Tesfaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199349" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goettsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzelecka-Kiliszek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessueille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mechtouff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Preuss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41441" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02529640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moukengue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everine Battaglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2019.03.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01725150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espetia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22292-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01982044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Rodriguez Calleja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Vent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costargent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2017.08.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chatelais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191976" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud 'Huin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.09.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tellez Gabriel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-2317" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01791998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dreno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassagnau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40257-016-0218-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brounais-Le Royer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-1925" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01693336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10950" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01792015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Davaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.10.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01793484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Alves Araujo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Franck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Shvartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Sukhova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devalli&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14046863" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coupel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.07.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Freneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lebot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-quillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8096-2597" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8150-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Corvec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Steenman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robel A Tesfaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199349" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03261168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goettsch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strzelecka-Kiliszek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessueille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mechtouff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvaa299" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004321v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Najm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Preuss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Georges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41441" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02529640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moukengue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Charrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everine Battaglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2020.102704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Danvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espitia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guyomarch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2019.03.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01725150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Espetia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Maurel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22292-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01982044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Rodriguez Calleja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lavaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaladji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Vent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danvin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costargent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2017.08.043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01700976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chatelais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191976" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud 'Huin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lamoureux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2016.09.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Verrecchia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brounais-Le Royer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-15-1925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01693336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.10950" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01792015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Davaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guilbaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.10.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01791998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassagnau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40257-016-0218-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tellez Gabriel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-15-2317" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01702273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8214" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01793484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haniel Alves Araujo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Franck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Shvartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Sukhova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163186v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pabois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devalli&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Coulon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G&#233;rard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2014.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02165829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms14046863" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coupel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2010.07.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Freneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lebot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>