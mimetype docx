--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -366,412 +366,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotized Incremental Sheet Forming trajectory control using deep neural network for force/torque compensator and task-space error tracking controller</w:t>
+                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Dung To</w:t>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329265v1</w:t>
+                <w:t xml:space="preserve">hal-04966013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flying in air ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Daïni</w:t>
+                <w:t xml:space="preserve">Vladislav Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Lucien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+              <w:t xml:space="preserve">npj Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966013v3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flying in air ducts</w:t>
+                <w:t xml:space="preserve">Robotized Incremental Sheet Forming trajectory control using deep neural network for force/torque compensator and task-space error tracking controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martin</w:t>
+                <w:t xml:space="preserve">Xuan Dung To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guénard</w:t>
+                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Tempez</w:t>
+                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Renaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+                <w:t xml:space="preserve">Farid Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (16), </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.103360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775869v2</w:t>
+                <w:t xml:space="preserve">hal-05329265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
               </w:r>
@@ -1908,774 +1908,774 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mécanique de l'équilibre d'une plateforme robotique sous-actionnée par une approche énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Frayard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312982v2</w:t>
+                <w:t xml:space="preserve">hal-05312914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction identification in suspended cable-driven robots using current-controlled actuation and force sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanomezantsoa Botozara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanomezantsoa Botozara</w:t>
+                <w:t xml:space="preserve">Cédric Frayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches (ICECER'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madgascar, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Martin</w:t>
+                <w:t xml:space="preserve">Toward an incremental Anderson-Darling algorithm for drift detection on cable-driven robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MECATRONICS-REM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312914v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an incremental Anderson-Darling algorithm for drift detection on cable-driven robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Shaping a deformable object within a human-robot collaborative framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECATRONICS-REM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">26éme Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442568v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping a deformable object within a human-robot collaborative framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Improving static workspace of a suspended cable-driven robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26éme Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz - (57070), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241327v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving static workspace of a suspended cable-driven robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Étude mécanique de l'équilibre d'une plateforme robotique sous-actionnée par une approche énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz - (57070), France</w:t>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175951v1</w:t>
+                <w:t xml:space="preserve">hal-05312982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Robot Collaborative Manipulation of a Deformable Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Ghaddar</w:t>
+                <w:t xml:space="preserve">Adrien Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2707,295 +2707,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Parallèle à Câbles Reconfigurable pour la Culture Hydroponique sous Serre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICUAS; Technical University of Crete; Region of Crete, Jun 2024, Chania - Crete, Greece. pp.1267-1274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605008v1</w:t>
+                <w:t xml:space="preserve">hal-04638203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Martin</w:t>
+                <w:t xml:space="preserve">Robot Parallèle à Câbles Reconfigurable pour la Culture Hydroponique sous Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04638203v1</w:t>
+                <w:t xml:space="preserve">hal-04605008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Attachment Points on a Reconfigurable Cable-Driven Parallel Robot : A Study of Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,1186 +3053,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Net Detection by Optic Flow Processing</w:t>
+                <w:t xml:space="preserve">Teleoperated aerial manipulator and its avatar. Communication, system's interconnection, and virtual world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Daini</w:t>
+                <w:t xml:space="preserve">Germán Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+                <w:t xml:space="preserve">Gerardo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP Marseille 2023 (1er Congrès annuel de la SAGIP, 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseile, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139578v1</w:t>
+                <w:t xml:space="preserve">hal-04436737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperated aerial manipulator and its avatar. Communication, system's interconnection, and virtual world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety Net Detection by Optic Flow Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Ramírez</w:t>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Flores</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP Marseille 2023 (1er Congrès annuel de la SAGIP, 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimon Valavanis; Anna Konert; YangQuan Chen; Andrea Monteriù, Jun 2023, Warsaw, Poland. pp.32-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436737v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline approach towards obstacle avoidance in collaborative robots</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889904v1</w:t>
+                <w:t xml:space="preserve">hal-03791733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards wood dust collection during robotic grooving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dong</w:t>
+                <w:t xml:space="preserve">A. Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouali</w:t>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 10th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.477-481, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
+                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bergantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791733v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robot parallèle à 4 câbles ludique pour les activités pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mawunyo Amedonouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">6èmes Journées démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788528v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot parallèle à 4 câbles ludique pour les activités pédagogiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vianney Papot</w:t>
+                <w:t xml:space="preserve">Offline approach towards obstacle avoidance in collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wilfrido Ponce Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mawunyo Amedonouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+                <w:t xml:space="preserve">T Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM); Centrale Nantes; Université de Nantes; ENSAM d'Angers; Ecole Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757305v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-dependent Friction Laws of Three Models of Harmonic Drive Gearboxes Identified by Using a Force Transfer Diagram</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d’une maquette de lévitation magnétique pour un aimant de quelques milligrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garrec</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Mechanical and Aerospace Engineering (ICMAE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292998v1</w:t>
+                <w:t xml:space="preserve">hal-03293157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une maquette de lévitation magnétique pour un aimant de quelques milligrammes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of the distance from a surface based on local optic flow divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference On Unmanned Aircraft Systems (ICUAS'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293157v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the distance from a surface based on local optic flow divergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+                <w:t xml:space="preserve">Load-dependent Friction Laws of Three Models of Harmonic Drive Gearboxes Identified by Using a Force Transfer Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wilfrido Ponce Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference On Unmanned Aircraft Systems (ICUAS'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. </w:t>
+              <w:t xml:space="preserve">12th International Conference on Mechanical and Aerospace Engineering (ICMAE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens (on line), Greece. pp.239-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMAE52228.2021.9522368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293482v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird-inspired foot and limb for perching drones preliminary considerations</w:t>
               </w:r>
@@ -4711,51 +4711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based visual guidance inspired by honeybees in a 3D tapered tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4939,152 +4939,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorris Dola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982430v1</w:t>
+                <w:t xml:space="preserve">hal-01021322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
               </w:r>
@@ -5172,152 +5172,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
+                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+                <w:t xml:space="preserve">Lorris Dola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021322v1</w:t>
+                <w:t xml:space="preserve">hal-00982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
               </w:r>
@@ -5772,239 +5772,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bees’ surface following to lunar landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+                <w:t xml:space="preserve">Robust control for an off-centered quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
+                <w:t xml:space="preserve">François Bateman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194478v1</w:t>
+                <w:t xml:space="preserve">hal-00830136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control for an off-centered quadrotor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+                <w:t xml:space="preserve">From bees’ surface following to lunar landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bateman</w:t>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830136v1</w:t>
+                <w:t xml:space="preserve">hal-02194478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stabilization of thermal behavior for PEM Fuel Cell</w:t>
               </w:r>
@@ -6353,311 +6353,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired Landing Approaches and Their Potential Use On Extraterrestrial Bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-Speed Optic Flow Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viorel Badescu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.681 - 699, 2013, 978-3-642-38253-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38253-6_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858087v1</w:t>
+                <w:t xml:space="preserve">hal-01079728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-Speed Optic Flow Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-inspired Landing Approaches and Their Potential Use On Extraterrestrial Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag Berlin Heidelberg. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viorel Badescu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.221-246, 2013, 978-3642392436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01079728v1</w:t>
+                <w:t xml:space="preserve">hal-00858087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6675,64 +6675,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6776,90 +6776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Netting Detection and Distance Estimation using Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7029,90 +7029,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flying in air ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7147,64 +7147,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netting detection with flight direction parallel to surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7248,64 +7248,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S4 Automatic Flight with OF-based netting detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,64 +7349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S2 Netting detection with any flight direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7450,64 +7450,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S3 NOWA Method Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7641,51 +7641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DCBFEE5"/>
+    <w:nsid w:val="2538A2E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7872,51 +7872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-raharijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7692-1872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086953230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Dung To" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Noureddine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103360" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Bernardes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150716484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312982v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frayard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Botozara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605008v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04436737v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wilfrido Ponce Quiroga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raharijaona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757305v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mawunyo Amedonouh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292998v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE52228.2021.9522368" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293157v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476751" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Horsin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528589v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vanhoutte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022822" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruffier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabiani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910804v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194478v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franceschini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830136v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bateman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983171" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Salah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghachem Sahbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roubieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858087v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-raharijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7692-1872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086953230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Dung To" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Noureddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Bernardes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150716484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Botozara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241327v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312982v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04436737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mawunyo Amedonouh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wilfrido Ponce Quiroga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raharijaona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476751" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE52228.2021.9522368" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Horsin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528589v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vanhoutte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022822" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruffier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabiani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910804v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bateman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franceschini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Salah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghachem Sahbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roubieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>