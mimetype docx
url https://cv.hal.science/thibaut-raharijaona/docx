--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -198,51 +198,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -366,1531 +366,1652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
+                <w:t xml:space="preserve">Static workspace validation incorporating friction on a suspended reconfigurable cable-driven robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Daïni</w:t>
+                <w:t xml:space="preserve">Yanis Tadjouddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 117, pp.103522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2026.103522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966013v3</w:t>
+                <w:t xml:space="preserve">hal-05582873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flying in air ducts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotized Incremental Sheet Forming trajectory control using deep neural network for force/torque compensator and task-space error tracking controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guénard</w:t>
+                <w:t xml:space="preserve">Xuan Dung To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Tempez</w:t>
+                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Renaud</w:t>
+                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.103360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775869v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotized Incremental Sheet Forming trajectory control using deep neural network for force/torque compensator and task-space error tracking controller</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329265v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flying in air ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+                <w:t xml:space="preserve">Adrien Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Coquet</w:t>
+                <w:t xml:space="preserve">Vladislav Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Nègre</w:t>
+                <w:t xml:space="preserve">Lucien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t>
+              <w:t xml:space="preserve">npj Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931424v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations make a self-scaled model for honeybees' visual odometer reliable regardless of flight trajectory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bergantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Harbaoui</w:t>
+                <w:t xml:space="preserve">C Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0567⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358332v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Photo-Detector Optical Sensor Accurately Localizes a Mobile Robot Indoors by Using Two Infrared Light-Emitting Diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+                <w:t xml:space="preserve">Oscillations make a self-scaled model for honeybees' visual odometer reliable regardless of flight trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Harbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2992996⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (182), pp.20210567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865963v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Positioning System Using Flickering Infrared LEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Three-Photo-Detector Optical Sensor Accurately Localizes a Mobile Robot Indoors by Using Two Infrared Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17112518⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.87490-87503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2992996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630782v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Positioning System Using Flickering Infrared LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Mawonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Louiset</w:t>
+                <w:t xml:space="preserve">Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pamart</w:t>
+                <w:t xml:space="preserve">Fabien Colonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Gattet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Livio De Luca</w:t>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17112518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454793v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Eloi Gattet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376050v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-optimal Lunar Landing GNC using Non-gimbaled Bio-inspired Optic Flow Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Kervendal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2015.130573⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (15), pp.2492-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270504v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperCube: A Small Lensless Position Sensing Device for the Tracking of Flickering Infrared LEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-optimal Lunar Landing GNC using Non-gimbaled Bio-inspired Optic Flow Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mignon</w:t>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Juston</w:t>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s150716484⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IEEE TRANSACTIONS ON AEROSPACE AND ELECTRONIC SYSTEMS, 51 (4), pp.2525 - 2545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2015.130573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414074v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">HyperCube: A Small Lensless Position Sensing Device for the Tracking of Flickering Infrared LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Juston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.16484-16502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150716484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lateral driving assistance using robust control and embedded driver-vehicle-road model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.311-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1900,2395 +2021,2395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+                <w:t xml:space="preserve">Étude mécanique de l'équilibre d'une plateforme robotique sous-actionnée par une approche énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312914v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction identification in suspended cable-driven robots using current-controlled actuation and force sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanomezantsoa Botozara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Frayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches (ICECER'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madgascar, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an incremental Anderson-Darling algorithm for drift detection on cable-driven robots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECATRONICS-REM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442568v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping a deformable object within a human-robot collaborative framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an incremental Anderson-Darling algorithm for drift detection on cable-driven robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26éme Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MECATRONICS-REM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241327v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving static workspace of a suspended cable-driven robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Shaping a deformable object within a human-robot collaborative framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz - (57070), France</w:t>
+              <w:t xml:space="preserve">26éme Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175951v1</w:t>
+                <w:t xml:space="preserve">hal-05241327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mécanique de l'équilibre d'une plateforme robotique sous-actionnée par une approche énergétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving static workspace of a suspended cable-driven robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz - (57070), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312982v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Robot Collaborative Manipulation of a Deformable Object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racha Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, INSA Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICUAS; Technical University of Crete; Region of Crete, Jun 2024, Chania - Crete, Greece. pp.1267-1274, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot Parallèle à Câbles Reconfigurable pour la Culture Hydroponique sous Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Attachment Points on a Reconfigurable Cable-Driven Parallel Robot : A Study of Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP MARSEILLE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2023, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleoperated aerial manipulator and its avatar. Communication, system's interconnection, and virtual world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP Marseille 2023 (1er Congrès annuel de la SAGIP, 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Net Detection by Optic Flow Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimon Valavanis; Anna Konert; YangQuan Chen; Andrea Monteriù, Jun 2023, Warsaw, Poland. pp.32-39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline approach towards obstacle avoidance in collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wilfrido Ponce Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM); Centrale Nantes; Université de Nantes; ENSAM d'Angers; Ecole Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791733v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards wood dust collection during robotic grooving</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bléron</w:t>
+                <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.477-481, </w:t>
+              <w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889915v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards wood dust collection during robotic grooving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bléron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.477-481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788528v2</w:t>
+                <w:t xml:space="preserve">hal-03889915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot parallèle à 4 câbles ludique pour les activités pédagogiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757305v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline approach towards obstacle avoidance in collaborative robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Robot parallèle à 4 câbles ludique pour les activités pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mawunyo Amedonouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM); Centrale Nantes; Université de Nantes; ENSAM d'Angers; Ecole Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889904v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une maquette de lévitation magnétique pour un aimant de quelques milligrammes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load-dependent Friction Laws of Three Models of Harmonic Drive Gearboxes Identified by Using a Force Transfer Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wilfrido Ponce Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Mechanical and Aerospace Engineering (ICMAE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens (on line), Greece. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMAE52228.2021.9522368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293157v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the distance from a surface based on local optic flow divergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d’une maquette de lévitation magnétique pour un aimant de quelques milligrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference On Unmanned Aircraft Systems (ICUAS'21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293482v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-dependent Friction Laws of Three Models of Harmonic Drive Gearboxes Identified by Using a Force Transfer Diagram</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+                <w:t xml:space="preserve">Estimation of the distance from a surface based on local optic flow divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garrec</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Mechanical and Aerospace Engineering (ICMAE 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMAE52228.2021.9522368⟩</w:t>
+              <w:t xml:space="preserve">2021 International Conference On Unmanned Aircraft Systems (ICUAS'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292998v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird-inspired foot and limb for perching drones preliminary considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Horsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,831 +4424,831 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bionic Engineering - IWBE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Manchester, United Kingdom. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Jalisco, Mexico. pp.543-548, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an insect-inspired event-based autopilot combining both visual and control events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Event-Based Control, Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Funchal, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized disturbance estimation via ESLKF for the motion control of rotorcraft having a rod-suspended load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouchafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.526--533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based visual guidance inspired by honeybees in a 3D tapered tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communication and Signal Processing EBCCSP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Krakow, Poland, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jonniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kervendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bornschlegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,1066 +5263,1066 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Dola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-speed optic-flow sensor onboard an unmanned helicopter flying outside over fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICRA - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tiny lensless position sensing device for the tracking of active markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Juston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDUAS - 2nd IFAC Workshop on Research, Education and Development of Unmanned Aerial Systems-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-speed Optic Flow Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kervendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bornschlegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGNC - 2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands. pp.993-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control for an off-centered quadrotor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bateman</w:t>
+                <w:t xml:space="preserve">From bees’ surface following to lunar landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830136v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bees’ surface following to lunar landing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
+                <w:t xml:space="preserve">Robust control for an off-centered quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bateman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194478v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust stabilization of thermal behavior for PEM Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energy: Generation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Al Ain, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on actuator fault accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Ouladsine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghachem Sahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safeprocess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6211,698 +6332,799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect inspired visual motion sensing and flying robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roubieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Biomimetics and Bioinspiration: 2 Electromechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-981-435-4950. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814354936_0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-Speed Optic Flow Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired Landing Approaches and Their Potential Use On Extraterrestrial Bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag Berlin Heidelberg. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viorel Badescu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.221-246, 2013, 978-3642392436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01079728v1</w:t>
+                <w:t xml:space="preserve">hal-00858087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired Landing Approaches and Their Potential Use On Extraterrestrial Bodies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-Speed Optic Flow Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viorel Badescu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.681 - 699, 2013, 978-3-642-38253-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38253-6_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858087v1</w:t>
+                <w:t xml:space="preserve">hal-01079728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Daïni</w:t>
+                <w:t xml:space="preserve">Axial Tilt And Torsion: An orientation representation for four-cable suspended parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374840v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Underwater Netting Detection and Distance Estimation using Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïck Degorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6912,100 +7134,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste pour l'assistance au contrôle latéral d'un véhicule routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université Paris Sud - Paris XI, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00721986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7015,196 +7237,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flying in air ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Tempez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netting detection with flight direction parallel to surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7212,100 +7434,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video S4 Automatic Flight with OF-based netting detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Video S2 Netting detection with any flight direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7313,100 +7535,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147538v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video S2 Netting detection with any flight direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Video S4 Automatic Flight with OF-based netting detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,100 +7636,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147494v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S3 NOWA Method Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7515,65 +7737,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7641,51 +7863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2538A2E3"/>
+    <w:nsid w:val="F67DBD45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7872,51 +8094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-raharijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7692-1872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086953230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Dung To" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Noureddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103360" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Bernardes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150716484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Botozara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241327v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175951v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312982v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04436737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mawunyo Amedonouh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889904v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wilfrido Ponce Quiroga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raharijaona" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293157v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476751" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE52228.2021.9522368" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103963v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Horsin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528589v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vanhoutte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022822" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332819v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruffier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605273" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820264v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabiani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910804v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bateman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franceschini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Salah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830185v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghachem Sahbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294399v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roubieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-raharijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7692-1872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086953230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2026.103522" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Dung To" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Noureddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Bernardes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112518" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150716484" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312982v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frayard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Botozara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241327v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04436737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wilfrido Ponce Quiroga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raharijaona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mawunyo Amedonouh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE52228.2021.9522368" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Horsin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vanhoutte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022822" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910804v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franceschini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bateman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983171" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Salah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830185v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghachem Sahbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roubieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>