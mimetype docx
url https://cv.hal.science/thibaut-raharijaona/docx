--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -198,51 +198,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -366,1966 +366,1828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static workspace validation incorporating friction on a suspended reconfigurable cable-driven robot</w:t>
+                <w:t xml:space="preserve">Robotized Incremental Sheet Forming trajectory control using deep neural network for force/torque compensator and task-space error tracking controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Tadjouddine</w:t>
+                <w:t xml:space="preserve">Xuan Dung To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 117, pp.103522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2026.103522⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 110, pp.103360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582873v1</w:t>
+                <w:t xml:space="preserve">hal-05329265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotized Incremental Sheet Forming trajectory control using deep neural network for force/torque compensator and task-space error tracking controller</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghinwa Ouaidat</w:t>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2025.103360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (3), pp.1143-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329265v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netting and Background Distinction with In-Flight Optic Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flying in air ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Daïni</w:t>
+                <w:t xml:space="preserve">Adrien Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Vladislav Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bionic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42235-025-00677-w⟩</w:t>
+              <w:t xml:space="preserve">npj Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966013v3</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flying in air ducts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guénard</w:t>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Tempez</w:t>
+                <w:t xml:space="preserve">C Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Renaud</w:t>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44182-025-00032-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775869v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Oscillations make a self-scaled model for honeybees' visual odometer reliable regardless of flight trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bergantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Coquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amaury Nègre</w:t>
+                <w:t xml:space="preserve">Nesrine Harbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (182), pp.20210567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03931424v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillations make a self-scaled model for honeybees' visual odometer reliable regardless of flight trajectory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Harbaoui</w:t>
+                <w:t xml:space="preserve">A Three-Photo-Detector Optical Sensor Accurately Localizes a Mobile Robot Indoors by Using Two Infrared Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evandro Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0567⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.87490-87503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2992996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358332v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three-Photo-Detector Optical Sensor Accurately Localizes a Mobile Robot Indoors by Using Two Infrared Light-Emitting Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Positioning System Using Flickering Infrared LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Mawonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evandro Bernardes</w:t>
+                <w:t xml:space="preserve">Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Colonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2992996⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17112518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865963v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Positioning System Using Flickering Infrared LEDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Gattet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Boyron</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17112518⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (10), pp.858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630782v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shape-Adjusted Tridimensional Reconstruction of Cultural Heritage Artifacts Using a Miniature Quadrotor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Pamart</w:t>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Gattet</w:t>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio De Luca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs8100858⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (15), pp.2492-2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454793v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Switched Control Design with Guaranteed Performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sub-optimal Lunar Landing GNC using Non-gimbaled Bio-inspired Optic Flow Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3692⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IEEE TRANSACTIONS ON AEROSPACE AND ELECTRONIC SYSTEMS, 51 (4), pp.2525 - 2545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2015.130573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376050v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-optimal Lunar Landing GNC using Non-gimbaled Bio-inspired Optic Flow Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyperCube: A Small Lensless Position Sensing Device for the Tracking of Flickering Infrared LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Burlion</w:t>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+                <w:t xml:space="preserve">Raphaël Juston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2015.130573⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (7), pp.16484-16502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s150716484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270504v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperCube: A Small Lensless Position Sensing Device for the Tracking of Flickering Infrared LEDs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral driving assistance using robust control and embedded driver-vehicle-road model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Juston</w:t>
+                <w:t xml:space="preserve">Said Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubin Kerhuel</w:t>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Viollet</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (7), pp.16484-16502. </w:t>
+                <w:t xml:space="preserve">Sébastien Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...92 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicle System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.311-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mécanique de l'équilibre d'une plateforme robotique sous-actionnée par une approche énergétique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Toward Textile Modeling for Robotic Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angely Chevrollier-Mehat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">4ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGIP, Jun 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312982v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction identification in suspended cable-driven robots using current-controlled actuation and force sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude mécanique de l'équilibre d'une plateforme robotique sous-actionnée par une approche énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches (ICECER'25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madgascar, Madagascar</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342442v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact docking for precise indoor drone landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2340,3989 +2202,4114 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239); Laboratoire Energies et Mécanique Théorique et Appliquée (LEMTA); Université de Lorraine; CNRS; Arts et Métiers ParisTech, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an incremental Anderson-Darling algorithm for drift detection on cable-driven robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Friction identification in suspended cable-driven robots using current-controlled actuation and force sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanomezantsoa Botozara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECATRONICS-REM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches (ICECER'25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madgascar, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442568v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping a deformable object within a human-robot collaborative framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Toward an incremental Anderson-Darling algorithm for drift detection on cable-driven robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26éme Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MECATRONICS-REM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241327v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving static workspace of a suspended cable-driven robot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Shaping a deformable object within a human-robot collaborative framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz - (57070), France</w:t>
+              <w:t xml:space="preserve">26éme Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175951v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Robot Collaborative Manipulation of a Deformable Object</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Improving static workspace of a suspended cable-driven robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, INSA Lyon, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz - (57070), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604837v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
+                <w:t xml:space="preserve">Human Robot Collaborative Manipulation of a Deformable Object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, INSA Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638203v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot Parallèle à Câbles Reconfigurable pour la Culture Hydroponique sous Serre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+                <w:t xml:space="preserve">Compact docking station for sub-150g UAV indoor precise landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson Roman Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Unmanned Aircraft Systems (ICUAS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICUAS; Technical University of Crete; Region of Crete, Jun 2024, Chania - Crete, Greece. pp.1267-1274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS60882.2024.10557124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605008v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Attachment Points on a Reconfigurable Cable-Driven Parallel Robot : A Study of Workspace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Robot Parallèle à Câbles Reconfigurable pour la Culture Hydroponique sous Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadjou-Junor Yanis Tadjouddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atal Anil Kumar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP MARSEILLE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2023, Marseille (FR), France</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus Lyon Tech-la Doua; INSA Lyon, avec le soutien de l'Université Claude Bernard Lyon 1; Université Lumière Lyon 2; Ecole Centrale Lyon, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188536v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperated aerial manipulator and its avatar. Communication, system's interconnection, and virtual world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Germán Ramírez</w:t>
+                <w:t xml:space="preserve">Mobile Attachment Points on a Reconfigurable Cable-Driven Parallel Robot : A Study of Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atal Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGIP Marseille 2023 (1er Congrès annuel de la SAGIP, 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseile, France</w:t>
+              <w:t xml:space="preserve">SAGIP MARSEILLE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2023, Marseille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436737v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Net Detection by Optic Flow Processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Teleoperated aerial manipulator and its avatar. Communication, system's interconnection, and virtual world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGIP Marseille 2023 (1er Congrès annuel de la SAGIP, 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseile, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139578v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offline approach towards obstacle avoidance in collaborative robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Abba</w:t>
+                <w:t xml:space="preserve">Safety Net Detection by Optic Flow Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Unmanned Aircraft Systems (ICUAS ’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kimon Valavanis; Anna Konert; YangQuan Chen; Andrea Monteriù, Jun 2023, Warsaw, Poland. pp.32-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889904v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Offline approach towards obstacle avoidance in collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wilfrido Ponce Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM); Centrale Nantes; Université de Nantes; ENSAM d'Angers; Ecole Navale de Brest; Université de La Rochelle, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791733v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards wood dust collection during robotic grooving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mechbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bléron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 10th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.477-481, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bergantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788528v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot parallèle à 4 câbles ludique pour les activités pédagogiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757305v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-dependent Friction Laws of Three Models of Harmonic Drive Gearboxes Identified by Using a Force Transfer Diagram</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Robot parallèle à 4 câbles ludique pour les activités pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mawunyo Amedonouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Mechanical and Aerospace Engineering (ICMAE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6èmes Journées démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292998v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une maquette de lévitation magnétique pour un aimant de quelques milligrammes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load-dependent Friction Laws of Three Models of Harmonic Drive Gearboxes Identified by Using a Force Transfer Diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wilfrido Ponce Quiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Mechanical and Aerospace Engineering (ICMAE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens (on line), Greece. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMAE52228.2021.9522368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293157v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the distance from a surface based on local optic flow divergence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d’une maquette de lévitation magnétique pour un aimant de quelques milligrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference On Unmanned Aircraft Systems (ICUAS'21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes (CETSIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293482v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird-inspired foot and limb for perching drones preliminary considerations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+                <w:t xml:space="preserve">Estimation of the distance from a surface based on local optic flow divergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bergantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bionic Engineering - IWBE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 International Conference On Unmanned Aircraft Systems (ICUAS'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103963v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+                <w:t xml:space="preserve">Bird-inspired foot and limb for perching drones preliminary considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Horsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Bionic Engineering - IWBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Manchester, United Kingdom. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053030v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an insect-inspired event-based autopilot combining both visual and control events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quaternion Modeling and Observer-based Torque Compensation of an Aerial Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Alavrez Muños</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Event-Based Control, Communication and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022822⟩</w:t>
+              <w:t xml:space="preserve">MICNON 2018 - 2nd IFAC Conference on Modelling, Identification and Control of Nonlinear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Jalisco, Mexico. pp.543-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528589v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized disturbance estimation via ESLKF for the motion control of rotorcraft having a rod-suspended load</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward an insect-inspired event-based autopilot combining both visual and control events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samia Bouchafa</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Event-Based Control, Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Funchal, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2017.8022822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482244v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based visual guidance inspired by honeybees in a 3D tapered tunnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Ruffier</w:t>
+                <w:t xml:space="preserve">Generalized disturbance estimation via ESLKF for the motion control of rotorcraft having a rod-suspended load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bouchafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communication and Signal Processing EBCCSP 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.526--533</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332819v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Event-based visual guidance inspired by honeybees in a 3D tapered tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
+              <w:t xml:space="preserve">Second International Conference on Event-Based Control, Communication and Signal Processing EBCCSP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Krakow, Poland, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2016.7605273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166201v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attitude control of a gyroscope actuator using event-based discrete-time approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Krakow, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EBCCSP.2015.7300677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021322v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Dola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079488v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based speed control on a sensor-less miniature thruster</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Backup State Observer Based on Optic Flow Applied to Lunar Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jonniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Erwan Kervendal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bornschlegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2014 - IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982430v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optic Flow-Based Nonlinear Control and Sub-optimal Guidance for Lunar Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+                <w:t xml:space="preserve">Laurent Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067100v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-speed optic-flow sensor onboard an unmanned helicopter flying outside over fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Ruffier</w:t>
+                <w:t xml:space="preserve">Event-Based {LQR} with Integral Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Jairo Martinez Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICRA - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">ETFA 2014 - EBS 2014 - 19th IEEE International Conference on Emerging Technologies and Factory Automation - Workshop on Event-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820264v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tiny lensless position sensing device for the tracking of active markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-speed optic-flow sensor onboard an unmanned helicopter flying outside over fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sabiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDUAS - 2nd IFAC Workshop on Research, Education and Development of Unmanned Aerial Systems-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">IEEE ICRA - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910804v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-speed Optic Flow Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kervendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bornschlegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGNC - 2nd CEAS Specialist Conference on Guidance, Navigation &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Delft, Netherlands. pp.993-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bees’ surface following to lunar landing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tiny lensless position sensing device for the tracking of active markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Juston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">REDUAS - 2nd IFAC Workshop on Research, Education and Development of Unmanned Aerial Systems-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194478v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control for an off-centered quadrotor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bateman</w:t>
+                <w:t xml:space="preserve">From bees’ surface following to lunar landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Bio-inspired Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830136v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stabilization of thermal behavior for PEM Fuel Cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Robust control for an off-centered quadrotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Outbib</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bateman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy: Generation and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th Mediterranean Conference on Control &amp; Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830225v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robust stabilization of thermal behavior for PEM Fuel Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Renewable Energy: Generation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Al Ain, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comments on actuator fault accommodation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Ouladsine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Ouladsine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghachem Sahbi</w:t>
+                <w:t xml:space="preserve">Sahbi Ghachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safeprocess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6332,799 +6319,698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect inspired visual motion sensing and flying robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubin Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roubieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Expert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Biomimetics and Bioinspiration: 2 Electromechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-981-435-4950. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814354936_0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired Landing Approaches and Their Potential Use On Extraterrestrial Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag Berlin Heidelberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viorel Badescu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag Berlin Heidelberg, pp.221-246, 2013, 978-3642392436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Autonomous Lunar Landing Based on Low-Speed Optic Flow Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Burlion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Kervendal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bornschlegl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Aerospace Guidance, Navigation and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.681 - 699, 2013, 978-3-642-38253-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38253-6_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38253-6_39⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial Tilt And Torsion: An orientation representation for four-cable suspended parallel robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Antoine</w:t>
+                <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583854v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panoramic optic-flow profile guiding aerial exploration through turns in simulated environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Underwater Netting Detection and Distance Estimation using Optic Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Degorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7134,100 +7020,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste pour l'assistance au contrôle latéral d'un véhicule routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaoana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique. Université Paris Sud - Paris XI, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00721986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7237,297 +7123,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flying in air ducts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucien Renaud</w:t>
+                <w:t xml:space="preserve">Netting detection with flight direction parallel to surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Daïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111488v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netting detection with flight direction parallel to surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flying in air ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Daïni</w:t>
+                <w:t xml:space="preserve">Adrien Guénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Raffin</w:t>
+                <w:t xml:space="preserve">Vladislav Tempez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147469v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S2 Netting detection with any flight direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7535,100 +7421,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S4 Automatic Flight with OF-based netting detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7636,100 +7522,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video S3 NOWA Method Workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,65 +7623,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ruffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7863,51 +7749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F67DBD45"/>
+    <w:nsid w:val="C6DF8C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8094,51 +7980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-raharijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7692-1872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086953230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2026.103522" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Dung To" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Noureddine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0567" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Bernardes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630782v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112518" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414074v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150716484" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630821v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312982v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frayard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Botozara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241327v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04436737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wilfrido Ponce Quiroga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raharijaona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mawunyo Amedonouh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE52228.2021.9522368" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476751" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Horsin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vanhoutte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022822" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332819v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabiani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910804v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franceschini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830136v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bateman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983171" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Salah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830185v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghachem Sahbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roubieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583854v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721986v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-raharijaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7692-1872" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086953230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543267v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Flore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Montes de Oca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329265v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Dung To" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinwa Ouaidat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Noureddine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2025.103360" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966013v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Da&#239;ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42235-025-00677-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775869v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gu&#233;nard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Tempez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Renaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44182-025-00032-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358332v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Harbaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0567" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02865963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro Bernardes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2992996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Mawonou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17112518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454793v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Louiset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Gattet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8100858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boisseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3692" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sabiron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burlion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kervendal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bornschlegl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2015.130573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mignon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Juston" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubin Kerhuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Viollet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s150716484" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaoana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Glaser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angely Chevrollier-Mehat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atal Anil Kumar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312982v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frayard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312914v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Roman Blanco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanomezantsoa Botozara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadjou-Junor Yanis Tadjouddine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;onard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241327v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Ghaddar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koessler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS60882.2024.10557124" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605008v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04436737v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Flores" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156597" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wilfrido Ponce Quiroga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raharijaona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889915v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mechbal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;ron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993943" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mawunyo Amedonouh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292998v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE52228.2021.9522368" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476751" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103963v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Horsin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053030v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alavrez Mu&#241;os" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escareno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.336" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vanhoutte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2017.8022822" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruffier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2016.7605273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EBCCSP.2015.7300677" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Dola" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jonniaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067100v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chavent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fabiani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820225v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910804v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franceschini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830136v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bateman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983171" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Salah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00830185v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Ghachem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02294399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roubieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Expert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814354936_0022" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00858087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/engineering/mechanical+engineering/book/978-3-642-38252-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38253-6_39" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KBS0X118-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374840v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120953v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Degorre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00721986v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05111488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147494v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147538v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>