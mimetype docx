--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -309,265 +309,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03446599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destituer les citoyens, contraindre les individus : le néo-libéralisme contre la démocratie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inquiry on territorial governance in Brittany and Wales: reanalysis of qualitative data by using CAQDAS in a comparative setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rioufreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualitative Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (4), pp.586-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468794120937622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03190384v1</w:t>
+                <w:t xml:space="preserve">hal-04714013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un lieu et un lien. L’espace intellectuel socialiste</w:t>
+                <w:t xml:space="preserve">Destituer les citoyens, contraindre les individus : le néo-libéralisme contre la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rioufreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Démocratie et néolibéralisme, Anno V (9), pp.134-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506946v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiry on territorial governance in Brittany and Wales: reanalysis of qualitative data by using CAQDAS in a comparative setting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un lieu et un lien. L’espace intellectuel socialiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rioufreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (4), pp.586-602. </w:t>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1468794120937622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714013v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la LPPR : mener l'enquête face à la gouvernementalité de l'insaisissable</w:t>
               </w:r>
@@ -3032,51 +3032,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7042CCEB"/>
+    <w:nsid w:val="1D2E8355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3180,51 +3180,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD32E335"/>
+    <w:nsid w:val="CA9FA23F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3414,51 +3414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-rioufreyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17133079X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thibaut.rioufreyt.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rioufreyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6224" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468794120937622" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318762455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.042.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.061.0115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100863730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-autodestruction-de-la-socialdemocratie-en-europe/79586" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100281270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2514" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-rioufreyt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17133079X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thibaut.rioufreyt.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rioufreyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468794120937622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091496v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852886" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106319852902" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781084v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106318762455" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.042.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22885" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.061.0115" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.059.0033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571188v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Descoutures" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571186v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/book/?GCOI=27574100863730" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/l-autodestruction-de-la-socialdemocratie-en-europe/79586" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466458v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100281270" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339430v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/2514" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03585173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO20049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>