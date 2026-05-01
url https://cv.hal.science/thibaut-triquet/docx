--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated supercritical carbon dioxide extraction for efficient furfural production from xylose using formic acid as a catalyst</w:t>
+                <w:t xml:space="preserve">Dehydration of pentose to furfural catalyzed by formic acid – Kinetics and application to real biomass hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kritsana Namhaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Pérès</w:t>
+                <w:t xml:space="preserve">Worapon Kiatkittipong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worapon Kiatkittipong</w:t>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Triquet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (5), pp.113431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749807v1</w:t>
+                <w:t xml:space="preserve">hal-04749844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration of pentose to furfural catalyzed by formic acid – Kinetics and application to real biomass hydrolysates</w:t>
+                <w:t xml:space="preserve">Integrated supercritical carbon dioxide extraction for efficient furfural production from xylose using formic acid as a catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kritsana Namhaed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worapon Kiatkittipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worapon Kiatkittipong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cognet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (5), pp.113431. </w:t>
+              <w:t xml:space="preserve">Journal of Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210, pp.106274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2024.113431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.supflu.2024.106274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749844v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of the Back-Side Illumination Mode on Photocatalytic Metal–Organic Chemical Vapour Deposition Coatings Used for Treating Wastewater Polluted by Pesticides</w:t>
               </w:r>
@@ -383,51 +383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Andrea Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Composite TiO2/Activated Carbon Fibers as a Photocatalyst in a Sequential Adsorption/Photocatalysis Process for the Elimination of Ciprofloxacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,51 +621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 MOCVD coating for photocatalytic degradation of ciprofloxacin using 365 nm UV LEDs - kinetics and mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -787,51 +787,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrodynamique d'un Spinning Disc Reactor -Distribution de temps de séjour en fonction de l'état de surface du disque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Miceli Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -921,51 +921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1016,51 +1016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation d'un nouveau contacteur gaz-liquide pour le procédé centrifuge Rotating Packed Bed (RPB) : application aux liquides visqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1124,51 +1124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flow characteristics in photocatalytic meso-structured reactors using numerical and experimental methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullahi Adamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1249,51 +1249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of RPB for viscous media and using anisotropic packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,316 +1364,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalyse sous UVA avec TiO2 supporté pour traiter de l’eau polluée en Diuron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, toulouse, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772959v1</w:t>
+                <w:t xml:space="preserve">hal-04773378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation de Diuron et ses Produits de Transformation par un procédé de photocatalyse avec TiO2 supporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalyse sous UVA avec TiO2 supporté pour traiter de l’eau polluée en Diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Triquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Albasi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Margarita Sierra-Carrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRUTTEE 2022 : 14ème congrès international du GRUTTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04773378v1</w:t>
+                <w:t xml:space="preserve">hal-04772959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chromatographie ionique et la LC-HRMS : outils pour la compréhension d’un procédé de dégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'une eau chargée en ciprofloxacine par photocatalyse sous UVA avec TiO2 supporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprofloxacin photocatalytic degradation present in water using MOCVD deposition of TiO2 and UVA LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andriantsiferana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalysis for microbial water disinfection using TiO2 and UV LEDs (365 nm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Juppeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,51 +2061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promising photocatalytic process using Activated Carbon Fiber/ TiO2 materials for wasterwater treatment will be filled in by SPEA10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Yoel Quintero-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé hybride couplant adsorption et photocatalyse pour le traitement de l'eau : élimination de la ciprofloxacine par des fibres de charbon actif fonctionnalisées avec du TiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Triquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie chimique. Institut National Polytechnique de Toulouse - INPT, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021INPT0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2458,51 +2458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritsana Namhaed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapon Kiatkittipong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749844v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducamp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Garba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi Adamu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Tindo Sylvie Konan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749844v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritsana Namhaed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worapon Kiatkittipong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Triquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2024.113431" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749807v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2024.106274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04396967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yoel Quintero-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tendero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Andrea Acevedo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/W16010001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andriantsiferana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2201007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Manero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104544" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Miceli Raimondi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pontier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Sauze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773165v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducamp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Garba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouzineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021039v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullahi Adamu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aubin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cabassud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773378v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Margarita Sierra-Carrillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773092v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767105v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Juppeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affou&#233; Tindo Sylvie Konan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04171187v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021INPT0069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>