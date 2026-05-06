--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -126,1361 +126,1486 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and performance of the Apollon main short-pulse laser beam following its commissioning at 2 PW level</w:t>
+                <w:t xml:space="preserve">Simultaneous PW-scale laser driven MeV X-ray and neutron beam characterization for dual radiography capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weipeng Yao</w:t>
+                <w:t xml:space="preserve">I. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
+                <w:t xml:space="preserve">W. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itamar Cohen</w:t>
+                <w:t xml:space="preserve">N. Mirkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
+                <w:t xml:space="preserve">P. Antici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
+                <w:t xml:space="preserve">G. Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051440v1</w:t>
+                <w:t xml:space="preserve">hal-05599736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Convolution Neural Network for Unfolding Simulated Neutron Spectra of an Activation Spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
+                <w:t xml:space="preserve">Quentin Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ducasse</w:t>
+                <w:t xml:space="preserve">Mokhtar Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Monange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73 (1), pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2025.3634685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron spectrum unfolding using two architectures of convolutional neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and performance of the Apollon main short-pulse laser beam following its commissioning at 2 PW level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weipeng Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+                <w:t xml:space="preserve">Ronan Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae Mazzi</w:t>
+                <w:t xml:space="preserve">Itamar Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
+                <w:t xml:space="preserve">Tessa Waltenspiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Z Alaya</w:t>
+                <w:t xml:space="preserve">Amokrane Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (6), pp.2276 - 2282. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), pp.043106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.net.2023.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0252874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104489v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Coulomb interactions on the electronic structure of the Si(001) surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Neutron spectrum unfolding using two architectures of convolutional neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Mazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Z Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.48.8190⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (6), pp.2276 - 2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.net.2023.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112475v1</w:t>
+                <w:t xml:space="preserve">hal-04104489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel résonnant et effets d'électrons chauds dans les structures à double barrière : synthèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lippens</w:t>
+                <w:t xml:space="preserve">Effects of Coulomb interactions on the electronic structure of the Si(001) surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Saint Pol</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Desjonquères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bouregba</w:t>
+                <w:t xml:space="preserve">Andrzej Oleś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mounaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Vinchon</w:t>
+                <w:t xml:space="preserve">Daniel Spanjaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rphysap:0198900240101700⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 48 (11), pp.8190-8202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.48.8190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00246022v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel résonnant et effets d'électrons chauds dans les structures à double barrière : synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Saint Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouregba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vinchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 24 (1), pp.17-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:0198900240101700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03932661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunnel résonnant et effets d'électrons chauds dans les structures à double barrière : synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lippens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Saint Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouregba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 24 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rphysap:0198900240101700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932661v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00246022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of genetic algorithms to build a balanced neutron spectra dataset useful to train unfolding techniques based on artificial neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodayna Hmede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Brovchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Monange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNA + MC 2024 - Joint International Conference on Supercomputing in Nuclear Applications + Monte Carlo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sfen, Oct 2024, Paris, France. pp.17011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202430217011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04889683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for an experimental drift velocity determination using a mTPC. Example in a 700mbar 95%He+5%CO2 mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA2023 - 8th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron spectra reconstruction based on an artificial neural network trained with a large built dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Brovchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Monange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRS 14/RPSD 2022 (14th International Conference on Radiation Shielding and 21st Topical Meeting of the Radiation Protection and Shielding Division)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANS, Sep 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization Quenching Factor measurement of 1 keV to 25 keV protons in Isobutane gas mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Muraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Radiation Shielding (ICRS-13) &amp; 19th Topical Meeting of the Radiation Protection &amp; Shielding Division of the American Nuclear Society -2016 (RPSD-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France. pp.01014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201715301014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1490,145 +1615,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for an experimental drift velocity determination using a μTPC. Example in a 700mbar 95% He + 5% CO2 mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2023 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lucca, Italy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 (10016), EDP Sciences, pp.5, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202328810016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04417603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1696,51 +1821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFFCF5AC"/>
+    <w:nsid w:val="1A54F072"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1927,51 +2052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-vinchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9486-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Yao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leli&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Waltenspiel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Allaoua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vinchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3634685" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mazzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z Alaya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.03.025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ole&#347;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spanjaard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8190" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Saint Pol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198900240101700" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56838A744DC8F95FE1BDF1A1287FD4EED656B1E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932661v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tampon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muraz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lebreton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715301014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04417603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328810016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-vinchon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9486-1005" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05599736v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cohen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mirkovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05381671v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodayna Hmede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vinchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ducasse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Alaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Monange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3634685" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051440v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weipeng Yao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leli&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itamar Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Waltenspiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Allaoua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0252874" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04104489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Brovchenko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Z Alaya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2023.03.025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Desjonqu&#232;res" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ole&#347;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Spanjaard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.48.8190" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lippens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Saint Pol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:0198900240101700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56838A744DC8F95FE1BDF1A1287FD4EED656B1E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mounaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430217011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03900950v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tampon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Muraz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Lebreton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715301014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04417603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328810016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>