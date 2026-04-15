--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -614,680 +614,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 2: Towards a better representation of total alkalinity when modeling the carbonate system and air–sea CO$_2$ fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (15), pp.5851-5882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-5851-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410454v1</w:t>
+                <w:t xml:space="preserve">hal-04701283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 2: Towards a better representation of total alkalinity when modeling the carbonate system and air–sea CO$_2$ fluxes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-5851-2024⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701283v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+                <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-89-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 1: Evolution of ecosystem composition under limited light and nutrient conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of a reference material for seawater pHT measurements by a National Metrology Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Barré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-6701-2023⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.104244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2023.104244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393605v1</w:t>
+                <w:t xml:space="preserve">hal-04155430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a reference material for seawater pHT measurements by a National Metrology Institute</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 1: Evolution of ecosystem composition under limited light and nutrient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 252, pp.104244. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (22), pp.6701-6739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2023.104244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-6701-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155430v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
               </w:r>
@@ -1401,472 +1401,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
+                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Foliot</w:t>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Douville</w:t>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215201v1</w:t>
+                <w:t xml:space="preserve">hal-03487082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasted release of insoluble elements (Fe, Al, rare earth elements, Th, Pa) after dust deposition in seawater: a tank experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+                <w:t xml:space="preserve">Lorna Foliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.295-321. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.2663 - 2678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-295-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-2663-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115107v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taillandier</w:t>
+                <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.295-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-295-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+                <w:t xml:space="preserve">hal-03115107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,191 +1937,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bressac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridame</w:t>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (24), pp.6435-6453. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-6435-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487082v1</w:t>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the surface microlayer in the Mediterranean Sea: trace metal concentrations and microbial plankton abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araceli Rodríguez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,90 +2345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variability of the carbonate system and air-sea CO 2 exchanges in a Mediterranean human-impacted coastal site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2607,948 +2607,948 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Della Penna</w:t>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735426v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Della Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melika Baklouti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988473v1</w:t>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melika Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.234. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (21), pp.6573-6589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2018.00234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-6573-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838152v1</w:t>
+                <w:t xml:space="preserve">hal-01988473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic versus mineral aerosols in the stimulation of microbial planktonic communities in coastal waters of the northwestern Mediterranean Sea</w:t>
               </w:r>
@@ -3674,334 +3674,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical fate and settling of mineral dust in surface seawater after atmospheric deposition observed from dust seeding experiments in large mesocosms</w:t>
+                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Desboeufs</w:t>
+                <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">O. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bon Nguyen</w:t>
+                <w:t xml:space="preserve">A. Paytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5581-2014⟩</w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307704v1</w:t>
+                <w:t xml:space="preserve">hal-01110987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical fate and settling of mineral dust in surface seawater after atmospheric deposition observed from dust seeding experiments in large mesocosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aumont</w:t>
+                <w:t xml:space="preserve">K Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paytan</w:t>
+                <w:t xml:space="preserve">N Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bopp</w:t>
+                <w:t xml:space="preserve">E Bon Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Law</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5581-5594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5581-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110987v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate and dissolved aluminum and titanium in the upper water column of the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dammshäuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Garbe-Schönberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,51 +4086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of dust deposition on dissolved trace metal concentrations (Mn, Al and Fe) during a mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wuttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface water dissolved aluminum and titanium: Tracers for specific time scales of dust deposition to the Atlantic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dammshäuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter L. Croot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,77 +4324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust deposition: iron source or sink? A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Völker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolf-Gladrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,265 +4569,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Effects of dust deposition on iron cycle in the surface Mediterranean Sea: results from a mesocosm seeding experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dulac</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 7 (11), pp.3769 - 3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-7-3769-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758782v1</w:t>
+                <w:t xml:space="preserve">hal-01830207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dust deposition on iron cycle in the surface Mediterranean Sea: results from a mesocosm seeding experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Large clean mesocosms and simulated dust deposition: a new methodology to investigate responses of marine oligotrophic ecosystems to atmospheric inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Desboeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leblond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7 (11), pp.3769 - 3781. </w:t>
+              <w:t xml:space="preserve">, 2010, 7, pp.2765-2784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-7-3769-2010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/BG-7-2765-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830207v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical iron budgets of the Southern Ocean south of Australia: Decoupling of iron and nutrient cycles in the subantarctic zone by the summertime supply</w:t>
               </w:r>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Remenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,316 +4941,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Losno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567410v1</w:t>
+                <w:t xml:space="preserve">hal-00691377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00691377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5456,64 +5456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5604,90 +5604,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5729,103 +5729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Kerguelen's Desert a significant source of dissolved iron to the downwind surface ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Honolulu, Hawai, United States</w:t>
@@ -6043,103 +6043,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminium removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Tovar-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ridame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6187,229 +6187,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM) - Résumé exécutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Barré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Méditerranéen d'Océanologie (M.I.O). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707322v1</w:t>
+                <w:t xml:space="preserve">hal-04702002v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM) - Résumé exécutif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Barré</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut Méditerranéen d'Océanologie (M.I.O). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702002v2</w:t>
+                <w:t xml:space="preserve">hal-04707322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective océan-atmosphère 2023-2028</w:t>
               </w:r>
@@ -6513,103 +6513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAHR (Observing Submesoscale Coupling At High Resolution) cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6667,51 +6667,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer à l'interface océan-atmosphère : Flux et processus de dissolution dans l'eau de mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de la Méditerranée - Aix-Marseille II, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6783,77 +6783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of the interactions between the atmosphere-ocean system and the marine biogeochemistry in the coastal zone (focussing on the Bay of Marseille): Influence of anthropogenic contributions by a large coastal city on the marine ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6978,51 +6978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BFA4CE7"/>
+    <w:nsid w:val="7DED7706"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7209,51 +7209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-wagener" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3968-0678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128892080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Sch&#228;fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bastkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stoica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Barr&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5851-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6701-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mar&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nunes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aparicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB943L94-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBDVTGL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gl049847" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Townsend" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2011.05.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702002v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887135v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-wagener" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3968-0678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128892080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Sch&#228;fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bastkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stoica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5851-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6701-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mar&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nunes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aparicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB943L94-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBDVTGL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gl049847" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Townsend" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2011.05.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702002v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887135v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>