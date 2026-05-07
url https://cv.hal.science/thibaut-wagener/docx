--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -614,295 +614,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 2: Towards a better representation of total alkalinity when modeling the carbonate system and air–sea CO$_2$ fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Barré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Yohia</w:t>
+                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-5851-2024⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701283v1</w:t>
+                <w:t xml:space="preserve">hal-04292340v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of SNAPO-CO2 ocean total alkalinity and total dissolved inorganic carbon measurements from 1993 to 2022</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 2: Towards a better representation of total alkalinity when modeling the carbonate system and air–sea CO$_2$ fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bourdin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Christophe Yohia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.89-120. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (15), pp.5851-5882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2023-308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-5851-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292340v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
               </w:r>
@@ -1016,278 +1016,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of a reference material for seawater pHT measurements by a National Metrology Institute</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 1: Evolution of ecosystem composition under limited light and nutrient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2023.104244⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (22), pp.6701-6739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-6701-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155430v1</w:t>
+                <w:t xml:space="preserve">hal-04393605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and assessment of a model including mixotrophs and the carbonate cycle (Eco3M_MIX-CarbOx v1.0) in a highly dynamic Mediterranean coastal environment (Bay of Marseille, France) – Part 1: Evolution of ecosystem composition under limited light and nutrient conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Production of a reference material for seawater pHT measurements by a National Metrology Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (22), pp.6701-6739. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.104244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-6701-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2023.104244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393605v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources of the Levantine Intermediate Water in Winter 2019</w:t>
               </w:r>
@@ -1420,51 +1420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminum removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1688,77 +1688,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and assessment of a carbonate system model (Eco3M-CarbOx v1.1) in a highly dynamic Mediterranean coastal site (Bay of Marseille, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and Interannual Variability of the CO2 System in the Eastern Mediterranean Sea: A Case Study in the North Western Levantine Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Wimart-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2288,51 +2288,51 @@
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2384,51 +2384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Lajaunie-Salla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive Determination of the Dissolved Phosphate Pool for an Improved Resolution of Its Vertical Variability in the Surface Layer: New Views in the P-Depleted Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,753 +2741,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fumenia</w:t>
+                <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gimenez</w:t>
+                <w:t xml:space="preserve">Mathilde Dugenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Della Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801747v1</w:t>
+                <w:t xml:space="preserve">hal-01735426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling physics and biogeochemistry thanks to high-resolution observations of the phytoplankton community structure in the northwestern Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marrec</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alice Della Penna</w:t>
+                <w:t xml:space="preserve">Sandra Nunige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (5), pp.1579 - 1606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-1579-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735426v1</w:t>
+                <w:t xml:space="preserve">hal-02335450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonate system distribution, anthropogenic carbon and acidification in the western tropical South Pacific (OUTPACE 2015 transect)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Nutrient availability and the ultimate control of the biological carbon pump in the western tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Helias Nunige</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fumenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (16), pp.5221 - 5236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2961-2989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2961-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868023v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Carbonate system distribution, anthropogenic carbon andacidification in the western tropical South Pacific(OUTPACE 2015 transect)”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Nunige</w:t>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-5221-2018-corrigendum⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335450v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diazotrophy as the main driver of the oligotrophy gradient in the western tropical South Pacific Ocean: results from a one-dimensional biogeochemical–physical coupled model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melika Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3674,334 +3674,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
+                <w:t xml:space="preserve">Chemical fate and settling of mineral dust in surface seawater after atmospheric deposition observed from dust seeding experiments in large mesocosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guieu</w:t>
+                <w:t xml:space="preserve">K Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aumont</w:t>
+                <w:t xml:space="preserve">N Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paytan</w:t>
+                <w:t xml:space="preserve">E Bon Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bopp</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (19), pp.5581-5594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5581-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110987v1</w:t>
+                <w:t xml:space="preserve">hal-01307704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical fate and settling of mineral dust in surface seawater after atmospheric deposition observed from dust seeding experiments in large mesocosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The significance of the episodic nature of atmospheric deposition to Low Nutrient Low Chlorophyll regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Desboeufs</w:t>
+                <w:t xml:space="preserve">O. Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+                <w:t xml:space="preserve">A. Paytan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bon Nguyen</w:t>
+                <w:t xml:space="preserve">L. Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (19), pp.5581-5594. </w:t>
+              <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1179-1198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5581-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014GB004852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307704v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate and dissolved aluminum and titanium in the upper water column of the Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dammshäuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Garbe-Schönberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4086,51 +4086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of dust deposition on dissolved trace metal concentrations (Mn, Al and Fe) during a mesocosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Wuttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface water dissolved aluminum and titanium: Tracers for specific time scales of dust deposition to the Atlantic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Dammshäuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter L. Croot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,77 +4324,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust deposition: iron source or sink? A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Völker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wolf-Gladrow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,64 +4575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dust deposition on iron cycle in the surface Mediterranean Sea: results from a mesocosm seeding experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4718,51 +4718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Remenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,303 +4941,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guieu</w:t>
+                <w:t xml:space="preserve">Rémi Losno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691377v1</w:t>
+                <w:t xml:space="preserve">hal-02567410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting atmospheric dust export to the Southern Hemisphere ocean: Biogeochemical implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bacterial response to dust pulses in the western Mediterranean: Implications for carbon cycling in the oligotrophic ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Guieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 22 (2), pp.n/a-n/a. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GB002984⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 22, pp.GB1020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GB003091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02567410v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust iron dissolution in seawater: Results from a one-year time-series in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Pulido-Villena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,64 +5456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass burning as a source of dissolved iron to the open ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5604,90 +5604,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the planktonic community across submesoscale physical features: the 2015 OSCAHR cruise in the NW Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5742,90 +5742,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Kerguelen's Desert a significant source of dissolved iron to the downwind surface ocean?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Losno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Triquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Ocean Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Honolulu, Hawai, United States</w:t>
@@ -6056,51 +6056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsurface iron accumulation and rapid aluminium removal in the Mediterranean following African dust deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6193,77 +6193,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM) - Résumé exécutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6294,77 +6294,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’Impact de la métropole Aix-Marseille sur l’Acidification de la baie de Marseille et les conséquences sur les microorganismes marins, approche par Modélisation (IAMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6513,103 +6513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSCAHR (Observing Submesoscale Coupling At High Resolution) cruise report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] MIO-Mediterranean Institute of Oceanography, Aix-Marseille Université. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6667,51 +6667,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer à l'interface océan-atmosphère : Flux et processus de dissolution dans l'eau de mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Wagener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université de la Méditerranée - Aix-Marseille II, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6783,77 +6783,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of the interactions between the atmosphere-ocean system and the marine biogeochemistry in the coastal zone (focussing on the Bay of Marseille): Influence of anthropogenic contributions by a large coastal city on the marine ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea M. Doglioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6978,51 +6978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DED7706"/>
+    <w:nsid w:val="4848A50D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7209,51 +7209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-wagener" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3968-0678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128892080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Sch&#228;fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bastkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stoica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Barr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5851-2024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6701-2023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mar&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nunes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aparicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB943L94-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBDVTGL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gl049847" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Townsend" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2011.05.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702002v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887135v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/thibaut-wagener" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3968-0678" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128892080" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Capitaine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fisicaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-75-2026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Sch&#228;fer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bastkowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Stoica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2025.104551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Barr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazoyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Yohia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-5851-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-6701-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104244" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017506" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487082v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Tovar-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridame" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-6435-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Foliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-2663-2021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Lajaunie-Salla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Wimart-Rousseau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-295-2021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta &#193;lvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moutin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fourrier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.649246" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli Rodr&#237;guez-Romero" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Engel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Z&#228;ncker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-2349-2020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marrec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106641" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ellwood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tagliabue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wagener" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0476-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Helias Nunige" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00234" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea M. Doglioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dugenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Della Penna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-1579-2018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Caffin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02335450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nunige" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5221-2018-corrigendum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fumenia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gimenez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2961-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melika Baklouti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-6573-2018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mar&#237;n" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nunes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aparicio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estrada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.09.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SB943L94-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307704v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Desboeufs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Leblond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bon Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5581-2014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110987v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paytan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bopp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Law" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GB004852" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433605v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Croot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBDVTGL1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830195v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wuttig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dammsh&#228;user" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Streu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-2583-2013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433610v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011gl049847" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#246;lker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wolf-Gladrow" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-2107-2011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Remenyi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Lam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Townsend" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2011.05.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblond" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-7-3769-2010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758782v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Pulido-Villena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-7-2765-2010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567536v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GB003500" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567410v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Losno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB002984" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R662KH91-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GB003091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567417v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034581" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Queguiner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Armand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05700" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-X1VG09XF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567395v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022962" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJZP00TG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Triquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830179v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702002v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707322v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334125v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marrec" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00270558v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887135v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin Faure" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>