--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1482,248 +1482,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
+                <w:t xml:space="preserve">Thin linearly piezoelectric junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
+              <w:t xml:space="preserve">, 2015, 343 (4), pp.282-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232839v1</w:t>
+                <w:t xml:space="preserve">hal-01232788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin linearly piezoelectric junctions</w:t>
+                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 343 (4), pp.282-288. </w:t>
+              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232788v1</w:t>
+                <w:t xml:space="preserve">hal-01232839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modelings of Some Smart Materials and Structures</w:t>
               </w:r>
@@ -5172,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02573-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02573-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>