--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of viscoelastic thin plates and slender beams, a unifying approach</w:t>
+                <w:t xml:space="preserve">Asymptotic modeling of non-linear viscopiezoelectric Kelvin-Voigt type plates via Trotter theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carpathian Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (2), pp.555-567</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764867v1</w:t>
+                <w:t xml:space="preserve">hal-04995028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of non-linear viscopiezoelectric Kelvin-Voigt type plates via Trotter theory</w:t>
+                <w:t xml:space="preserve">Asymptotic modeling of viscoelastic thin plates and slender beams, a unifying approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carpathian Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352 (G1), pp.201-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995028v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of the transient response of nonlinear Kelvin-Voigt viscoelastic thin plates with Norton or Tresca friction by Trotter theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -442,278 +442,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of the transient response of a thermoelastic assembly involving a thin layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of plates in static and dynamic strain gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 350, pp.27-45. </w:t>
+              <w:t xml:space="preserve">, 2022, 350 (G2), pp.325-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011360v2</w:t>
+                <w:t xml:space="preserve">hal-03763389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of plates in static and dynamic strain gradient elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic analysis of the transient response of a thermoelastic assembly involving a thin layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 350 (G2), pp.325-342. </w:t>
+              <w:t xml:space="preserve">, 2022, 350, pp.27-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763389v1</w:t>
+                <w:t xml:space="preserve">hal-03011360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical justification of the apparition of the electromagnetic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Difference Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019 (1), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -747,64 +747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of a thin linearly elastic plate equipped with a periodic distribution of stiffeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 347 (8), pp.555-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -838,64 +838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of semi-groups in the sense of Trotter and asymptotic mathematical modeling in physics of continuous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (6), pp.1709-1741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -929,64 +929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic Reissner–Mindlin plate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 346 (6), pp.432 - 438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1020,90 +1020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and quasi-electromagnetostatic evolution of a thermoelectromagnetoelastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panumart Sawangtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345 (5), pp.344 - 352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1137,90 +1137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous linearly piezoelectric patches bonded on a linearly elastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharakorn Rojchanasuwakul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345 (3), pp.184-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1267,77 +1267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin hybrid linearly piezoelectric junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344 (3), pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1371,90 +1371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient response of elastic bodies connected by a thin stiff viscoelastic layer with evanescent mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 344 (10), pp. 736-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1482,408 +1482,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin linearly piezoelectric junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical Modelings of Some Smart Materials and Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 343 (4), pp.282-288. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 749, pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.749.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232788v1</w:t>
+                <w:t xml:space="preserve">hal-01367475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin linearly piezoelectric junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
+              <w:t xml:space="preserve">, 2015, 343 (4), pp.282-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232839v1</w:t>
+                <w:t xml:space="preserve">hal-01232788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modelings of Some Smart Materials and Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transient response of thermoelastic bodies linked by a thin layer of low stiffness and high thermal resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ould Khaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 749, pp.13-16. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (1), pp.18-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.749.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367475v1</w:t>
+                <w:t xml:space="preserve">hal-01232839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding a linearly piezoelectric patch on a linearly elastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharakorn Viriyasrisuwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 342 (4), pp.234-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,64 +1917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of thin linearly quasicrystalline plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341, pp.793-798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2008,64 +2008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Modeling of piezoelectric plates with electric field gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 340, pp.405-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2112,64 +2112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plates made of piezoelectric materials: When are they really piezoelectric?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, pp.165-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2197,369 +2197,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic modeling of thin piezoelectric plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of piezomagnetoelectric thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (2-4), pp.87-98. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (6), pp.928-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12356-010-0013-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742903v1</w:t>
+                <w:t xml:space="preserve">hal-00682985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and justification of Paris-like fatigue laws from Dugdale-type cohesive models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymptotic modeling of thin piezoelectric plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1, pp.139-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12356-010-0011-3⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2 (2-4), pp.87-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-010-0013-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682995v1</w:t>
+                <w:t xml:space="preserve">hal-00742903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of piezomagnetoelectric thin plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Construction and justification of Paris-like fatigue laws from Dugdale-type cohesive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (6), pp.928-937. </w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.139-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12356-010-0011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682985v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des lois de fatigue à partir de modèles de forces cohésives : cas de fissures en mode I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337, pp.166-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2593,64 +2593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelings of smart materials and structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> East-West Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (1), pp.23-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,77 +2675,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'une loi de fatigue à partir d'un modèle de forces cohésives : cas d'une fissure en mode III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 337, pp.53-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2779,64 +2779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of linearly piezoelectric slender rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336, pp.572-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2882,64 +2882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of thin multiphysical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (50), pp.483-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2973,64 +2973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of linearly electromagneto-elastic thin plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.201-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3076,64 +3076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical derivation of sensor and actuator plates models in linear piezoelectricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 126, pp.127-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3179,64 +3179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse dynamique asymptotique de plaques minces linéairement piézoélectriques dans l'approximation quasi-électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 332 (7), pp.519-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3276,209 +3276,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse asymptotique de plaques minces linéairement piézoélectriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Classes de symétrie des solides piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 335, pp.309-314. </w:t>
+              <w:t xml:space="preserve">, 2002, 335, pp.847-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02457-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02573-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797450v1</w:t>
+                <w:t xml:space="preserve">hal-00797446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes de symétrie des solides piézoélectriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse asymptotique de plaques minces linéairement piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 335, pp.847-852. </w:t>
+              <w:t xml:space="preserve">, 2002, 335, pp.309-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02573-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1631-073X(02)02457-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797446v1</w:t>
+                <w:t xml:space="preserve">hal-00797450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3496,64 +3496,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unifying analysis of viscoelastic thin plates and slender beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference of the Theoretical and Applied Mechanics (ICTAM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3578,64 +3578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mathematical justification of the Reissner-Mindlin plate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second European-Latin-American Conference of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3660,64 +3660,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Mathematical Modeling in Physics by Trotter Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA-MU 2018: International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3742,77 +3742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Justification of the Apparition of the Electromagnetic Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA-MU 2018: International Conference in Mathematics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3837,64 +3837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modeling of Thin Linearly Quasicrystalline Plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> XXIV ICTAM </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3919,90 +3919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding a linearly piezoelectric patch on a linearly elastic body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharakorn Viryasrisuwattana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th East Asia of SIAM Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Pattaya, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4027,64 +4027,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of thin piezoelectric plates with electric field gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Asian Conference on Mechanics of Functional Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, India. pp.139-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4109,77 +4109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves in an elastic body bonded by a tin layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th conference of the GDR Wave propagation in complex media for quantitative and non destructive evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4204,64 +4204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of linearly piezoelectric slender rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII ICTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Adelaïde, Australia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4280,260 +4280,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of piezoelectric thin plates and slender beams through functional analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelings of smart materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanoe Koonprasert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The twelfth Annual Meeting in Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Chonburi, Thailand. 10p</w:t>
+              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Thailand. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574728v1</w:t>
+                <w:t xml:space="preserve">hal-00744182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelings of smart materials and structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of piezoelectric thin plates and slender beams through functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doungporn Vrisysrisuwattana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanoe Koonprasert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Applications, ICMA-MU 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Thailand. 15p</w:t>
+              <w:t xml:space="preserve">The twelfth Annual Meeting in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Chonburi, Thailand. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744182v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI International Congress of Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4590,64 +4590,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinze Ans Après...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frémond Michel; Maceri Franco; Vairo Giuseppe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models, Simulation, and Experimental Issues in Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.41-60, 2017, 978-3-319-48884-4. </w:t>
@@ -4685,51 +4685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezomagnetic tensors symmetries: an unifying tentative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Geymonat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4799,90 +4799,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic modeling of the transient response of thin viscoelastic of non linear Kelvin-Voigt type plates with Norton or Tresca friction via Trotter theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yotsawat Terapabkajornded</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsak Orankitjaroen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,51 +4932,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des symétries et modèles de plaques en piézoélectricité linéarisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5172,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02573-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licht" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsak Orankitjaroen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotsawat Terapabkajornded" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21136/AM.2023.0013-23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.118" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011360v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13662-019-2126-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2019.07.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2019114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01787527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.04.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576851v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panumart Sawangtong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.03.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Rojchanasuwakul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.01.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viriyasrisuwattana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.10.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould Khaoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.749.13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.09.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233081v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232600v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2013.10.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.02.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2010.05.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682985v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.06.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742903v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0013-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744173v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.05.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P1C929B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.47-50.483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575013v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX2TXC2J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574992v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005126026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZTJMMM4-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z6DJRX0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02573-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(02)02457-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367485v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367510v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharakorn Viryasrisuwattana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797597v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;ger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doungporn Vrisysrisuwattana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanoe Koonprasert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48884-4_2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>