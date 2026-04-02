--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -3468,51 +3468,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas (Lithuania), Lithuania</w:t>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3576,51 +3576,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas (Lithuania), Lithuania. </w:t>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33607/bjshs.v5iSupplement⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5077,260 +5077,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Llena</w:t>
+                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497674v1</w:t>
+                <w:t xml:space="preserve">hal-04498187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurine Remacle</w:t>
+                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498187v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecolocoteaux: an interventional program to foster physical activity, physical literacy, biking skill, motivation and environmental attitudes.</w:t>
               </w:r>
@@ -6262,243 +6262,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une EPS de qualité peut-elle améliorer le niveau de résilience des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPA Europe 2022 - An ecosystem approach to health enhancing physical activity promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nice, France. European Journal of Public Health, 32 (2), 2022</w:t>
+              <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194303v1</w:t>
+                <w:t xml:space="preserve">hal-04194309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une EPS de qualité peut-elle améliorer le niveau de résilience des élèves ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building resilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">HEPA Europe 2022 - An ecosystem approach to health enhancing physical activity promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nice, France. European Journal of Public Health, 32 (2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194309v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective measurement of the evolution of the distribution of physical activity in social times during lockdown against COVID-19: a longitudinal follow-up of French adolescents</w:t>
               </w:r>
@@ -7465,294 +7465,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+                <w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbaut Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport, un objet social</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
+              <w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031922v1</w:t>
+                <w:t xml:space="preserve">hal-04909610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herbaut Samy</w:t>
+                <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEPS, 2023</w:t>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909610v1</w:t>
+                <w:t xml:space="preserve">hal-04031922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persister dans l’activité physique lors de la transition vers l’âge adulte. Présentation d’une méthode d’investigation basée sur le temps-géographique.</w:t>
               </w:r>
@@ -8432,51 +8432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thibaut.derigny@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Royet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ll&#233;na" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194309v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyomard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Schneider" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Poveda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILA017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thibaut.derigny@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Royet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ll&#233;na" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Poveda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILA017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>