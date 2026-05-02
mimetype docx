--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -140,321 +140,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Girls’ Active Lifestyles: Uncovering Barriers and Levers for Involvement in Physical Activities</w:t>
+                <w:t xml:space="preserve">Towards a consensus on the development of the aquatic curricula analysis tool using an ecosystem approach: a delphi method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Godstein</w:t>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilka Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Women in Sport and Physical Activity Journal, 33 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Physical Activity Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Physical Activity Review, 13 (1), pp.141-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/wspaj.2024-0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16926/par.2025.13.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006403v1</w:t>
+                <w:t xml:space="preserve">hal-04901587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a consensus on the development of the aquatic curricula analysis tool using an ecosystem approach: a delphi method</w:t>
+                <w:t xml:space="preserve">Fostering Girls’ Active Lifestyles: Uncovering Barriers and Levers for Involvement in Physical Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+                <w:t xml:space="preserve">Ornella Godstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Potdevin</w:t>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilka Staub</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Activity Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Physical Activity Review, 13 (1), pp.141-155. </w:t>
+              <w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Women in Sport and Physical Activity Journal, 33 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16926/par.2025.13.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/wspaj.2024-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901587v1</w:t>
+                <w:t xml:space="preserve">hal-05006403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Education for a Sustainable Future: Merging Promotion of Health Through Physical Literacy With Global Environmental Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -700,51 +700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,103 +1029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écolo'coteaux : un programme scolaire en nature pour développer la littératie physique et l'écocitoyenneté des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.decembre 2024</w:t>
@@ -1167,77 +1167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne réduisons pas les professeurs d’éducation physique et sportive à de simples préparateurs physiques scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024-01-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1275,90 +1275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Take a Ride on a Lifelong Journey!” A Physical Literacy School-Based Intervention to Safely Engage Adolescents in Active Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
@@ -1409,90 +1409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhance physical activity through school-based active transport interventions: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (11), pp.1542-1554. </w:t>
@@ -1543,77 +1543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer la condition physique ou éduquer durablement à un mode de vie actif ? Changer de paradigme avec le concept de littératie physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 296, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of ELIP to Assess Physical Literacy for Emerging Adults: A Methodological and Epistemological Challenge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,64 +1785,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of socio-ecological variables to protect against physical activity drop out during lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,360 +1900,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘The teacher could correct me without being there’: Adapting distance education approaches to promote physical activity during lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1356336x231160404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201239v1</w:t>
+                <w:t xml:space="preserve">hal-04194073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+                <w:t xml:space="preserve">‘The teacher could correct me without being there’: Adapting distance education approaches to promote physical activity during lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Huchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanguy Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1356336x231160404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194073v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le vélo pour éduquer à un mode de vie physiquement actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 288, pp.30-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2272,343 +2272,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t>
+              <w:t xml:space="preserve">Physical Activity Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Physical Activity Review, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16926/rp.2020.12.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194052v1</w:t>
+                <w:t xml:space="preserve">hal-04111596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Activity Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Physical Activity Review, 10, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16926/rp.2020.12.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111596v1</w:t>
+                <w:t xml:space="preserve">hal-04194052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-intervenir à travers le filtre de la littératie physique : le «pouvoir rouler régulièrement à vélo»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schnitzler Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 287, pp.29-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2650,77 +2650,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Activity Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.86-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2748,433 +2748,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch me if you can! How French adolescents seize social occasions and opportunities to be active</w:t>
+                <w:t xml:space="preserve">Building résilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teun Remmers</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christophe Sschnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-022-13746-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022342v1</w:t>
+                <w:t xml:space="preserve">hal-04194302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building résilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La quatrième dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sschnitzler</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce qui s'apprend en EPS (557), pp.51-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194302v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quatrième dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Catch me if you can! How French adolescents seize social occasions and opportunities to be active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun Remmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave van Kann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1332), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13746-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04194043v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Knowledge About Physical Activity Is Impacted By School Institution, Grade Level, and Gender Throughout High School Years in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,90 +3251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 388, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3385,269 +3385,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Version of Physical Literacy in Children Questionnaire (FR-PLC Quest): Translation and Internal Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profiles of “Health Path” Users and Their Physical Activity Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Nezondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Legrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33607/bjshs.v5iSupplement⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489041v1</w:t>
+                <w:t xml:space="preserve">hal-05489026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of “Health Path” Users and Their Physical Activity Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French Version of Physical Literacy in Children Questionnaire (FR-PLC Quest): Translation and Internal Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489026v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
               </w:r>
@@ -3771,90 +3771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a cyclist to be active: a systematic review of the effect of cycling education and built environment on physical activity for children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meitermann L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadene T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -4021,77 +4021,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littératie physique comme objectif d’enseignement commun. L’expérience d’une co- intervention en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4110,1296 +4110,1296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 questions to build “Identity Card” of Aquatic Education Programs in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 Questions to build « Identity Card » of Aquatic Education Programs in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Mekkaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP World Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492305v1</w:t>
+                <w:t xml:space="preserve">hal-04497690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens ».</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+                <w:t xml:space="preserve">Genèse, actions menées et perspectives du Réseau des Jeunes Chercheurs en Sciences Humaines et Sociales Corps et Activités Physiques. Premiers résultats de l’enquête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498019v1</w:t>
+                <w:t xml:space="preserve">hal-04498023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, actions menées et perspectives du Réseau des Jeunes Chercheurs en Sciences Humaines et Sociales Corps et Activités Physiques. Premiers résultats de l’enquête.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+                <w:t xml:space="preserve">100 questions to build “Identity Card” of Aquatic Education Programs in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIESEP World Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498023v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 Questions to build « Identity Card » of Aquatic Education Programs in Europe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497690v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original French physical literacy assessment instrument: Did we hit the targets?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lea Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
+              <w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497682v1</w:t>
+                <w:t xml:space="preserve">hal-04194330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in PA during the transition from adolescence to adulthood: better understanding for better intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">AIESEP WORLD CONGRESS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194330v1</w:t>
+                <w:t xml:space="preserve">hal-04194321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in PA during the transition from adolescence to adulthood: better understanding for better intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original French physical literacy assessment instrument: Did we hit the targets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP WORLD CONGRESS 2022</w:t>
+              <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194321v1</w:t>
+                <w:t xml:space="preserve">hal-04497682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the pedagogical monitoring worth it: do physical education teachers need guidelines?</w:t>
+                <w:t xml:space="preserve">Le concept de résilience pour comprendre les processus d’engagement durant les transitions de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
+              <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497666v1</w:t>
+                <w:t xml:space="preserve">hal-04497668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de résilience pour comprendre les processus d’engagement durant les transitions de vie.</w:t>
+                <w:t xml:space="preserve">Was the pedagogical monitoring worth it: do physical education teachers need guidelines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497668v1</w:t>
+                <w:t xml:space="preserve">hal-04497666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498187v1</w:t>
+                <w:t xml:space="preserve">hal-04497674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Llena</w:t>
+                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497674v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecolocoteaux: an interventional program to foster physical activity, physical literacy, biking skill, motivation and environmental attitudes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5441,90 +5441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la littératie physique pour étudier l’importance de l’éducation à l’activité physique dans les transitions scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale des doctorants de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5543,334 +5543,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la littératie physique : création d’un outil de mesure pour les jeunes adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">En quoi la crise de la COVID-19 questionne les stratégies de promotion d’activité physique à l’école ? Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World online congress of AIESEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194034v1</w:t>
+                <w:t xml:space="preserve">hal-04498234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi la crise de la COVID-19 questionne les stratégies de promotion d’activité physique à l’école ? Le cas de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la littératie physique : création d’un outil de mesure pour les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World online congress of AIESEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS (Association pour la Recherche sur l’Intervention en Sport), Feb 2020, Liège, Belgique. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/sepaps20.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498234v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le niveau de littératie physique des jeunes lycéens : création d’un outil de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Biennale de l'ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5895,77 +5895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi annoncé ou relevé ? Bilan et perspectives des stratégies d’éducation pour engager durablement les jeunes dans les activités physiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,90 +6020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'écologie scolaire pour une meilleure satisfaction des élèves vis- à-vis de leur vie physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6141,64 +6141,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : une clé pour améliorer l'engagement dans la pratique physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6389,77 +6389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building resilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEPA Europe 2022 - An ecosystem approach to health enhancing physical activity promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France. European Journal of Public Health, 32 (2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6497,90 +6497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective measurement of the evolution of the distribution of physical activity in social times during lockdown against COVID-19: a longitudinal follow-up of French adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ambulatory Monitoring of Physical Activity and Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, United States. Journal for the Measurement of Physical Behaviour, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6605,103 +6605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AIESEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Université d’Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6726,90 +6726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6864,64 +6864,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : Une clé pour améliorer l'engagement dans la pratique physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6972,51 +6972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruction or responsabilisation? Comparison of two teaching methods in swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP International Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7073,90 +7073,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof d’EPS 2.0 ou comment les enseignants d’EPS ont reconfiguré leur mission de promoteur d’activité physique et de santé pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7465,363 +7465,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herbaut Samy</w:t>
+                <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEPS, 2023</w:t>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909610v1</w:t>
+                <w:t xml:space="preserve">hal-04031922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+                <w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbaut Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport, un objet social</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
+              <w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031922v1</w:t>
+                <w:t xml:space="preserve">hal-04909610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persister dans l’activité physique lors de la transition vers l’âge adulte. Présentation d’une méthode d’investigation basée sur le temps-géographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axe 2 – Vers une éducation physique de qualité (338), pp.1-7, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7900,77 +7900,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir rouler à vélo, un vrai pouvoir nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7988,90 +7988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8081,51 +8081,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8143,149 +8143,78 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2022ULILA017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04022571v1</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">tel-04095337v1</w:t>
+                <w:t xml:space="preserve">tel-04095337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId173"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8432,51 +8361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thibaut.derigny@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Royet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ll&#233;na" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497668v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Poveda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095337v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILA017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thibaut.derigny@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Royet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ll&#233;na" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Poveda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095337v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILA017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>