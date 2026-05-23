--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -106,3268 +106,3766 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a consensus on the development of the aquatic curricula analysis tool using an ecosystem approach: a delphi method</w:t>
+                <w:t xml:space="preserve">S17-2: Physical Education for a Sustainable Future: Merging Health Promotion Through Physical Literacy With Global Environmental Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Potdevin</w:t>
+                <w:t xml:space="preserve">Thomas Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Activity Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16926/par.2025.13.13⟩</w:t>
+              <w:t xml:space="preserve">Baltic Journal of Sport and Health Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5 (Supplement), pp.295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33607/bjshs.v5iSupplement.2064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901587v1</w:t>
+                <w:t xml:space="preserve">hal-05621404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Girls’ Active Lifestyles: Uncovering Barriers and Levers for Involvement in Physical Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ‘Écolo’coteaux’ programme: an outdoor and cycling school-based intervention on daily physical activities opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asad Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ornella Godstein</w:t>
+                <w:t xml:space="preserve">Marine Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+                <w:t xml:space="preserve">Taha Hamadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marlène Bouyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/wspaj.2024-0113⟩</w:t>
+              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17408989.2025.2468929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006403v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Education for a Sustainable Future: Merging Promotion of Health Through Physical Literacy With Global Environmental Responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+                <w:t xml:space="preserve">Towards a consensus on the development of the aquatic curricula analysis tool using an ecosystem approach: a delphi method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Royet</w:t>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerian Cece</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilka Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/aee.2025.7⟩</w:t>
+              <w:t xml:space="preserve">Physical Activity Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Physical Activity Review, 13 (1), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16926/par.2025.13.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078049v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Écolo’coteaux’ programme: an outdoor and cycling school-based intervention on daily physical activities opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering Girls’ Active Lifestyles: Uncovering Barriers and Levers for Involvement in Physical Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Godstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Bouyat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Women in Sport and Physical Activity Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Women in Sport and Physical Activity Journal, 33 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17408989.2025.2468929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/wspaj.2024-0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973812v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Digital Tagging Judging Devices in Sports Science Education: Effects on Novice Gymnasts’ Motor Skill Compliance to the Rules, Motivation, and Knowledge</w:t>
+                <w:t xml:space="preserve">Understanding the differences in boys’ and girls’ involvement in physical education in French high school context: An ecological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Huchez</w:t>
+                <w:t xml:space="preserve">Ornella Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Llena</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanne Maylaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4), pp.477-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00336297.2025.2494514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2594911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078047v1</w:t>
+                <w:t xml:space="preserve">hal-05611132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-duration physical literacy intervention to improve health indicators and physical activity levels in overweight and obese adolescents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlie Nezondet</w:t>
+                <w:t xml:space="preserve">Physical Education for a Sustainable Future: Merging Promotion of Health Through Physical Literacy With Global Environmental Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Cece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11332-025-01562-z⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.91 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aee.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299043v1</w:t>
+                <w:t xml:space="preserve">hal-05078049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How physical activity opportunities seized by adolescents differ between Europe and the Pacific Islands: the example of France and New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Digital Tagging Judging Devices in Sports Science Education: Effects on Novice Gymnasts’ Motor Skill Compliance to the Rules, Motivation, and Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Huchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.18385.1⟩</w:t>
+              <w:t xml:space="preserve">Quest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00336297.2025.2494514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777857v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écolo'coteaux : un programme scolaire en nature pour développer la littératie physique et l'écocitoyenneté des élèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Tracking the Reorganizations of MVPA Opportunities During the Transition From French Secondary School to University: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2025.2603519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909606v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne réduisons pas les professeurs d’éducation physique et sportive à de simples préparateurs physiques scolaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A long-duration physical literacy intervention to improve health indicators and physical activity levels in overweight and obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Nezondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11332-025-01562-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264187v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Take a Ride on a Lifelong Journey!” A Physical Literacy School-Based Intervention to Safely Engage Adolescents in Active Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Education for a Sustainable Future: Merging Promotion of Health Through Physical Literacy With Global Environmental Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerian Cece</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jtpe.2023-0356⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Environmental Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/aee.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777823v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhance physical activity through school-based active transport interventions: A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écolo'coteaux : un programme scolaire en nature pour développer la littératie physique et l'écocitoyenneté des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'éducation physique en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.decembre 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909444v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer la condition physique ou éduquer durablement à un mode de vie actif ? Changer de paradigme avec le concept de littératie physique.</w:t>
+                <w:t xml:space="preserve">How physical activity opportunities seized by adolescents differ between Europe and the Pacific Islands: the example of France and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wattelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.18385.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909448v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of ELIP to Assess Physical Literacy for Emerging Adults: A Methodological and Epistemological Challenge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ne réduisons pas les professeurs d’éducation physique et sportive à de simples préparateurs physiques scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024-01-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111798v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of socio-ecological variables to protect against physical activity drop out during lockdown</w:t>
+                <w:t xml:space="preserve">“Take a Ride on a Lifelong Journey!” A Physical Literacy School-Based Intervention to Safely Engage Adolescents in Active Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clement Llena</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7752/jpes.2023.01028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jtpe.2023-0356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194062v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enhance physical activity through school-based active transport interventions: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodrigo-Sanjoaquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.1542-1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2024.11280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194073v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘The teacher could correct me without being there’: Adapting distance education approaches to promote physical activity during lockdown</w:t>
+                <w:t xml:space="preserve">Développer la condition physique ou éduquer durablement à un mode de vie actif ? Changer de paradigme avec le concept de littératie physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 296, pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201239v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner le vélo pour éduquer à un mode de vie physiquement actif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of ELIP to Assess Physical Literacy for Emerging Adults: A Methodological and Epistemological Challenge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cairney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Keegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. M. Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Research Quarterly for Exercise and Sport, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2022.2125927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194048v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t>
+                <w:t xml:space="preserve">Exploration of socio-ecological variables to protect against physical activity drop out during lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Activity Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16926/rp.2020.12.10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Education and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.229-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2023.01028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111596v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Llena</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194052v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intervenir à travers le filtre de la littératie physique : le «pouvoir rouler régulièrement à vélo»</w:t>
+                <w:t xml:space="preserve">‘The teacher could correct me without being there’: Adapting distance education approaches to promote physical activity during lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Huchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanguy Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1356336x231160404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04028576v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t>
+                <w:t xml:space="preserve">Enseigner le vélo pour éduquer à un mode de vie physiquement actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Activity Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028557v1</w:t>
+                <w:t xml:space="preserve">hal-04194048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building résilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.049⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194302v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quatrième dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Activity Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Physical Activity Review, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16926/rp.2020.12.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194043v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catch me if you can! How French adolescents seize social occasions and opportunities to be active</w:t>
+                <w:t xml:space="preserve">Co-intervenir à travers le filtre de la littératie physique : le «pouvoir rouler régulièrement à vélo»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teun Remmers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schnitzler Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 287, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022342v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Knowledge About Physical Activity Is Impacted By School Institution, Grade Level, and Gender Throughout High School Years in France?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Resilience of adolescents in physical activity during the covid-19 pandemic: a preliminary case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jtpe.2021-0092⟩</w:t>
+              <w:t xml:space="preserve">Physical Activity Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.86-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16926/par.2022.10.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194038v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building résilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sschnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (Supplement_2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckac095.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La quatrième dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ce qui s'apprend en EPS (557), pp.51-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catch me if you can! How French adolescents seize social occasions and opportunities to be active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teun Remmers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave van Kann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1332), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-022-13746-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Knowledge About Physical Activity Is Impacted By School Institution, Grade Level, and Gender Throughout High School Years in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jtpe.2021-0092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 388, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3377,2874 +3875,2874 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of “Health Path” Users and Their Physical Activity Patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French Version of Physical Literacy in Children Questionnaire (FR-PLC Quest): Translation and Internal Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489026v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Version of Physical Literacy in Children Questionnaire (FR-PLC Quest): Translation and Internal Validation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiles of “Health Path” Users and Their Physical Activity Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Nezondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Zunquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 HEPA Europe Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2025, Kaunas, Lithuania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33607/bjshs.v5iSupplement⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489041v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and facilitators of physical activity among adolescents in the multicultural context of New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urvoy Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Forsyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wattelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Family Farming, Lifestyle and Health in The Pacifique Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Noouvelle-Calédonie, Mar 2025, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a cyclist to be active: a systematic review of the effect of cycling education and built environment on physical activity for children and adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meitermann L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamadene T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’influence des trajectoires de professionnalisation des jeunes chercheur·se·s sur leur santé mentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in PA during the transition from adolescence to adulthood: better understanding for better intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps à l’épreuve de la thèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire C3S, Oct 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">AIESEP WORLD CONGRESS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981302v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie physique comme objectif d’enseignement commun. L’expérience d’une co- intervention en EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194306v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 Questions to build « Identity Card » of Aquatic Education Programs in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original French physical literacy assessment instrument: Did we hit the targets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497690v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse, actions menées et perspectives du Réseau des Jeunes Chercheurs en Sciences Humaines et Sociales Corps et Activités Physiques. Premiers résultats de l’enquête.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La littératie physique comme objectif d’enseignement commun. L’expérience d’une co- intervention en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léna Gruas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498023v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 questions to build “Identity Card” of Aquatic Education Programs in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+                <w:t xml:space="preserve">Étude de l’influence des trajectoires de professionnalisation des jeunes chercheur·se·s sur leur santé mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP World Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">Le corps à l’épreuve de la thèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire C3S, Oct 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492305v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens ».</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+                <w:t xml:space="preserve">Genèse, actions menées et perspectives du Réseau des Jeunes Chercheurs en Sciences Humaines et Sociales Corps et Activités Physiques. Premiers résultats de l’enquête.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498019v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépasser la promotion par l'éducation à l'activité physique : présentation des outils de développement de la littératie physique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lea Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2PASS-4Health Pour une école qui bouge !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Tarbes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194330v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in PA during the transition from adolescence to adulthood: better understanding for better intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">100 questions to build “Identity Card” of Aquatic Education Programs in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIESEP WORLD CONGRESS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
+              <w:t xml:space="preserve">AIESEP World Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194321v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original French physical literacy assessment instrument: Did we hit the targets?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">100 Questions to build « Identity Card » of Aquatic Education Programs in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497682v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de résilience pour comprendre les processus d’engagement durant les transitions de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Les Enjeux des Jeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the pedagogical monitoring worth it: do physical education teachers need guidelines?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for Physical Education in Higher Education (AIESEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Griffith, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Llena</w:t>
+                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497674v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littératie physique : un concept qui réunit chercheurs et praticiens »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association sur la Recherche en Intervention et en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498187v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecolocoteaux: an interventional program to foster physical activity, physical literacy, biking skill, motivation and environmental attitudes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP congress, 8-10 juin, en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la littératie physique pour étudier l’importance de l’éducation à l’activité physique dans les transitions scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale des doctorants de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi la crise de la COVID-19 questionne les stratégies de promotion d’activité physique à l’école ? Le cas de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la littératie physique : création d’un outil de mesure pour les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World online congress of AIESEP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS (Association pour la Recherche sur l’Intervention en Sport), Feb 2020, Liège, Belgique. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/sepaps20.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498234v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la littératie physique : création d’un outil de mesure pour les jeunes adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">En quoi la crise de la COVID-19 questionne les stratégies de promotion d’activité physique à l’école ? Le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mekkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World online congress of AIESEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Banff, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194034v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le niveau de littératie physique des jeunes lycéens : création d’un outil de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Biennale de l'ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défi annoncé ou relevé ? Bilan et perspectives des stratégies d’éducation pour engager durablement les jeunes dans les activités physiques en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kervedaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Liege, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'écologie scolaire pour une meilleure satisfaction des élèves vis- à-vis de leur vie physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : une clé pour améliorer l'engagement dans la pratique physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6254,802 +6752,802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une EPS de qualité peut-elle améliorer le niveau de résilience des élèves ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building resilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">HEPA Europe 2022 - An ecosystem approach to health enhancing physical activity promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nice, France. European Journal of Public Health, 32 (2), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194309v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building resilience in physical activity during the transition to adulthood: unravelling the opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une EPS de qualité peut-elle améliorer le niveau de résilience des élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPA Europe 2022 - An ecosystem approach to health enhancing physical activity promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nice, France. European Journal of Public Health, 32 (2), 2022</w:t>
+              <w:t xml:space="preserve">12ème Biennale de l'ARIS : Coopérer en éducation physique et en sport : quels enjeux pour l’intervention ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194303v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objective measurement of the evolution of the distribution of physical activity in social times during lockdown against COVID-19: a longitudinal follow-up of French adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ambulatory Monitoring of Physical Activity and Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, United States. Journal for the Measurement of Physical Behaviour, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AIESEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Université d’Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aquatic Literacy For All Children Project, Or How To Connect Pedagogues And Stakeholders To Develop Swimming Instruction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Mekkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilka Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP- International Association for Physical Education in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminer le profil motivationnel des lycéens : Une clé pour améliorer l'engagement dans la pratique physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne N. Delevoye-Turrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instruction or responsabilisation? Comparison of two teaching methods in swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP International Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gosier, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7059,175 +7557,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof d’EPS 2.0 ou comment les enseignants d’EPS ont reconfiguré leur mission de promoteur d’activité physique et de santé pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rechercheseducations.10317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7237,633 +7735,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une éducation durable à la santé via l’interdisciplinarité. Quels apports de la condition physique et de la littératie physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katixa Poveda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une EPS qui contribue à la transformation durable de chacun·e.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEEPS - Enseigner l'EPS, pp.152-156, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'appuyer sur un riche vivier de jeunes chercheur•ses dispersé•es</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Medareg-Narou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Gruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (Dir.). </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport, un objet social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-36, 2023, Collection Athéna, 979-10-93170-18-3</w:t>
+              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031887v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeunes chercheur•ses actif•ves, au risque d'un épuisement professionnel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+                <w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbaut Samy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sport, un objet social</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.37-58, 2023, Collection ATHENA, 979-10-93170-18-3</w:t>
+              <w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEEPS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031922v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser les outils de la littératie physique pour engager durablement les élèves dans les activités physiques et sportives : capturer la dimension motrice et comportementale pour mieux l'enrichir</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herbaut Samy</w:t>
+                <w:t xml:space="preserve">S'appuyer sur un riche vivier de jeunes chercheur•ses dispersé•es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Gruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Ferez et Philippe Terral (Dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">tils et méthodes d'analyse de l'activité d'élèves en EPS. Regards croisés sur ce qui se voit et ce qui se vit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEEPS, 2023</w:t>
+              <w:t xml:space="preserve">Le sport, un objet social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alliance nationale des sciences humaines et sociales (Athéna)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-36, 2023, Collection Athéna, 979-10-93170-18-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909610v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persister dans l’activité physique lors de la transition vers l’âge adulte. Présentation d’une méthode d’investigation basée sur le temps-géographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 11ème Biennale de l’ARIS : Former des citoyens physiquement éduqués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axe 2 – Vers une éducation physique de qualité (338), pp.1-7, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/sepaps20.338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7873,231 +8371,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir rouler à vélo, un vrai pouvoir nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Envisager la littératie physique pour éduquer à une vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03437485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8107,114 +8605,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percevoir et saisir des opportunités d'activité physique lors des transitions de vie : une question de résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Lille, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022ULILA017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04095337v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8361,51 +8859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thibaut.derigny@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Royet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Llena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ll&#233;na" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498023v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyomard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194338v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Poveda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095337v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILA017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thibaut.derigny@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05621404v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Royet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Cece" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement.2064" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973812v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Ullah Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Hamadene" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Bouyat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2025.2468929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04901587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mekkaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Staub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2025.13.13" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05006403v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Godstein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/wspaj.2024-0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Goldstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Maylaender" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2594911" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aee.2025.7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Huchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2494514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2025.2603519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Nezondet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Zunquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-025-01562-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05621322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777857v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Urvoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wattelez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Leroux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18385.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777823v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2023-0356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodrigo-Sanjoaqu&#237;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Meistermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.11280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111798v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schnitzler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cairney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keegan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Roberts" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2022.2125927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2023.01028" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201239v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gerard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336x231160404" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/rp.2020.12.10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schnitzler Christophe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16926/par.2022.10.10" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sschnitzler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022342v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Remmers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave van Kann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-13746-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mouton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.2021-0092" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dupuy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33607/bjshs.v5iSupplement" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvoy Marie-Jeanne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Forsyth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Peralta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meitermann L" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadene T" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194330v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Mekkaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03981302v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Derumaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Gruas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Medareg-Narou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498023v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Remacle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Remacle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498260v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194034v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chopin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kervedaou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Delevoye" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194303v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guyomard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Schneider" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vogt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04680863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Vogt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194334v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katixa Poveda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2035" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909610v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbaut Samy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031887v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/184" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/sepaps20.338" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194059v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437485v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04095337v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022ULILA017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>